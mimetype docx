--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -508,429 +508,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Highly Conductive PILs by Simple Modification of Poly(epichlorohydrin- co -ethylene oxide) with Monosubstituted Imidazoles</w:t>
+                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil R Nosov</w:t>
+                <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena I Lozinskaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrey A Tyutyunov</w:t>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Polymers Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acspolymersau.4c00051⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.135227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840278v1</w:t>
+                <w:t xml:space="preserve">hal-04578930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Electroactive Bi‐Functional Liquid Crystal Elastomer Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakui Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202307565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578930v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive Bi‐Functional Liquid Crystal Elastomer Actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Highly Conductive PILs by Simple Modification of Poly(epichlorohydrin- co -ethylene oxide) with Monosubstituted Imidazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil R Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena I Lozinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoyu Liu</w:t>
+                <w:t xml:space="preserve">Dmitrii Y Antonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakui Deng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bin Ni</w:t>
+                <w:t xml:space="preserve">Denis O Ponkratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Andrey A Tyutyunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACS Polymers Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (6), pp.512-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202307565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acspolymersau.4c00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322823v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t>
               </w:r>
@@ -1050,64 +1050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpenetrating Liquid Crystal Elastomer and Ionogel as Tunable Electroactive Actuators and Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakui Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brûlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,477 +1178,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
+                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengdi Li</w:t>
+                <w:t xml:space="preserve">L. Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">H. Aréna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380, pp.133338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238215v1</w:t>
+                <w:t xml:space="preserve">hal-03951435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Stretchable and Ionically Conductive Membranes with Semi‐Interpenetrating Network Architecture for Truly All‐Solid‐State Microactuators and Microsensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202202381⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016098v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive trilayer actuators taking advantage of the ionic conductivity and self-adhesion of ionic liquid plasticized starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,6847 +1661,6843 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.100295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+                <w:t xml:space="preserve">Stretchable, healable, and weldable vitrimer ionogel for ionotronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 474, pp.145533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951435v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
+                <w:t xml:space="preserve">Intrinsically Stretchable Integrated Passive Matrix Electrochromic Display Using PEDOT:PSS Ionic Liquid Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Saquib Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101756⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.28288-28299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077309v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsically Stretchable Integrated Passive Matrix Electrochromic Display Using PEDOT:PSS Ionic Liquid Composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jun</w:t>
+                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02902⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04238244v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable, healable, and weldable vitrimer ionogel for ionotronic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitrimer ionogels towards sustainable solid-state electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145533⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6656-6667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ra06829j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238256v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04400405v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer ionogels towards sustainable solid-state electrolytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Highly Stretchable and Ionically Conductive Membranes with Semi‐Interpenetrating Network Architecture for Truly All‐Solid‐State Microactuators and Microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.6656-6667. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2202381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ra06829j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079213v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionofibers: Ionically Conductive Textile Fibers for Conformal i‐Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Huniade</w:t>
+                <w:t xml:space="preserve">Dickson Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Melling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Yael Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Ngoc Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Saquib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811778v1</w:t>
+                <w:t xml:space="preserve">hal-03811792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077239v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Petel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mirza Saquib</w:t>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Saquib Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 376 (6592), pp.502-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw1974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811792v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Nicolas Baleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauréline Seurre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Valentin Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.2210485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202210485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811827v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yael Petel</w:t>
+                <w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirza Saquib Sarwar</w:t>
+                <w:t xml:space="preserve">Alan Wemyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaw1974⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (25), pp.8871-8880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077244v1</w:t>
+                <w:t xml:space="preserve">hal-04077239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile methods for improving the mechanical properties of fullerene and non-fullerene bulk heterojunction layers to enable stretchable organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baleine</w:t>
+                <w:t xml:space="preserve">Emilie Dauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Biard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Amassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202210485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.3375-3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc05263b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016184v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile methods for improving the mechanical properties of fullerene and non-fullerene bulk heterojunction layers to enable stretchable organic solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photopolymerizable Ionogel with Healable Properties Based on Dioxaborolane Vitrimer Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc05263b⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels8060381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775260v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerizable Ionogel with Healable Properties Based on Dioxaborolane Vitrimer Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Ionofibers: Ionically Conductive Textile Fibers for Conformal i‐Textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Huniade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (6), pp.381. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels8060381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202101692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811774v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric PEDOT:PSS Trilayers as Actuating and Sensing Linear Artificial Muscles</w:t>
+                <w:t xml:space="preserve">Ionic liquid-based semi-interpenetrating polymer network (sIPN) membranes for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andreia S.L. Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Bumenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202001063⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.118437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287152v1</w:t>
+                <w:t xml:space="preserve">hal-03287155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-interpenetration as tool for high strain trilayer conducting polymer actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+                <w:t xml:space="preserve">Toward an electroactive polymer-based soft microgripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.32188-32195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3059926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/abd83c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287149v1</w:t>
+                <w:t xml:space="preserve">hal-03146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoionic sensors based on formulated PEDOT:PSS and Aquivion ® for ionic polymer–polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Péralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Trouillet-Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (10), pp.105027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ac1e63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an electroactive polymer-based soft microgripper</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Electro-interpenetration as tool for high strain trilayer conducting polymer actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.025041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/abd83c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3059926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146462v1</w:t>
+                <w:t xml:space="preserve">hal-03287149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid-based semi-interpenetrating polymer network (sIPN) membranes for CO2 separation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michaud</w:t>
+                <w:t xml:space="preserve">Ana Ferrández-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Vieira</w:t>
+                <w:t xml:space="preserve">Bastien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287155v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Pushing the Limits of Flexibility and Stretchability of Solar Cells: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Amassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (36), pp.2101469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202101469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339694v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Limits of Flexibility and Stretchability of Solar Cells: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aram Amassian</w:t>
+                <w:t xml:space="preserve">Evaluation of dielectric elastomers to develop materials suitable for actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Banet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202101469⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (48), pp.10786-10805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00621E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469482v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dielectric elastomers to develop materials suitable for actuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Banet</w:t>
+                <w:t xml:space="preserve">Asymmetric PEDOT:PSS Trilayers as Actuating and Sensing Linear Artificial Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chavanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linda Chikh</w:t>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (48), pp.10786-10805. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.2001063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SM00621E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202001063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637668v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed PEDOT:PSS Trilayer: Mechanism Evaluation and Application in Energy Storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stretchable and Transparent Conductive PEDOT:PSS‐Based Electrodes for Organic Photovoltaics and Strain Sensors Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Põldsalu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Yuanbao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Tuan Nguyen</w:t>
+                <w:t xml:space="preserve">Hendrik Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Yengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13020491⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (28), pp.2001251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202001251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093314v1</w:t>
+                <w:t xml:space="preserve">hal-03287141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable and Transparent Conductive PEDOT:PSS‐Based Electrodes for Organic Photovoltaics and Strain Sensors Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuanbao Lin</w:t>
+                <w:t xml:space="preserve">PEDOT:PSS-based micromuscles and microsensors fully integrated in flexible chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Faber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+                <w:t xml:space="preserve">Garrett Curley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202001251⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.09LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aba48f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287141v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEDOT:PSS-based micromuscles and microsensors fully integrated in flexible chips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Carrier transport study on triphenylamine-thienothiophene-based hole transport material by MIS-CELIV method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanbao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Yengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aba48f⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (SG), pp.SGGG01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab656b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097477v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier transport study on triphenylamine-thienothiophene-based hole transport material by MIS-CELIV method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emre Yengel</w:t>
+                <w:t xml:space="preserve">Dynamic crosslinked rubbers for a green future: A material perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wemyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab656b⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.100561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2020.100561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469522v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic crosslinked rubbers for a green future: A material perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Wemyss</w:t>
+                <w:t xml:space="preserve">Printed PEDOT:PSS Trilayer: Mechanism Evaluation and Application in Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Põldsalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bowen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Ngoc Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.100561. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2020.100561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13020491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230736v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailorable, 3D structured and micro-patternable ionogels for flexible and stretchable electrochemical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromechanical Model of a Conducting Polymer Transducer, Application to a Soft Gripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Zhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
+                <w:t xml:space="preserve">Olivier Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Jager</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.256-266. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8tc04368j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2942159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287127v1</w:t>
+                <w:t xml:space="preserve">hal-02399399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Model of a Conducting Polymer Transducer, Application to a Soft Gripper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene):poly(styrene sulfonate)/polyethylene oxide electrodes with improved electrical and electrochemical properties for soft microactuators and microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ameline</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2942159⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.1800948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201800948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399399v1</w:t>
+                <w:t xml:space="preserve">hal-03142273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating performance of wet unencapsulated PEDOT trilayer actuators operating in air and water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Impermeable and Compliant: SIBS as a Promising Encapsulant for Ionically Electroactive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multifunctional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/robotics8030060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811945v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impermeable and Compliant: SIBS as a Promising Encapsulant for Ionically Electroactive Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Evaluating performance of wet unencapsulated PEDOT trilayer actuators operating in air and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287139v1</w:t>
+                <w:t xml:space="preserve">hal-03811945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene):poly(styrene sulfonate)/polyethylene oxide electrodes with improved electrical and electrochemical properties for soft microactuators and microsensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Conducting and Stretchable PEDOT:PSS Electrodes: Role of Additives on Self-Assembly, Morphology, and Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef-M. Smilgies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201800948⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.17570-17582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b00934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142273v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the piezoionic effect and influence of electrolyte in conducting polymer based soft strain sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifunctional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (4), pp.045002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-7532/ab56a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting and Stretchable PEDOT:PSS Electrodes: Role of Additives on Self-Assembly, Morphology, and Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Niazi</w:t>
+                <w:t xml:space="preserve">Transparent stretchable capacitive touch sensor grid using ionic liquid electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Munir</w:t>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef-M. Smilgies</w:t>
+                <w:t xml:space="preserve">Aziliz Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (19), pp.17570-17582. </w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.100574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b00934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2019.100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287132v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent stretchable capacitive touch sensor grid using ionic liquid electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailorable, 3D structured and micro-patternable ionogels for flexible and stretchable electrochemical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirza Sarwar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Preston</w:t>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziliz Le Goff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33, pp.100574. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.256-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2019.100574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8tc04368j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133334v1</w:t>
+                <w:t xml:space="preserve">hal-03287127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Artificial Muscle Based on Ionic Electroactive Polymer: A Rational Design for Open‐Air and Vacuum Actuation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rauno Temmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cadiergues</w:t>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Laurent</w:t>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201800519⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287130v1</w:t>
+                <w:t xml:space="preserve">hal-03287118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin ink-jet printed trilayer actuators composed of PEDOT:PSS on interpenetrating polymer networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Ultrathin electrochemically driven conducting polymer actuators: fabrication and electrochemomechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna-Liisa Peikolainen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.11.147⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.670-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287114v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators including inertial effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+                <w:t xml:space="preserve">Investigations of ionic liquids on the infrared electroreflective properties of poly(3,4-ethylenedioxythiophene)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Petroffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aae456⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096105v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Conductive, Photolithographically Patternable Ionogels for Flexible and Stretchable Electrochemical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (25), pp.21601-21611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.8b03537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Interpenetrating Polymer Network to Sense and Actuate: Measurements and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Ju Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2018.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of ionic liquids on the infrared electroreflective properties of poly(3,4-ethylenedioxythiophene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Petroffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Beouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177, pp.23-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287118v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin electrochemically driven conducting polymer actuators: fabrication and electrochemomechanical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Conducting electrospun fibres with polyanionic grafts as highly selective, label-free, electrochemical biosensor with a low detection limit for non-Hodgkin lymphoma gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerr-Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihan Aydemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Wai Chi Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Malmström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.549-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2017.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02096123v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of ionic liquids on the infrared electroreflective properties of poly(3,4-ethylenedioxythiophene)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Synthesis of novel families of conductive cationic poly(ionic liquid)s and their application in all-polymer flexible pseudo-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ponkratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lozinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Vlasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dudon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.018⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 281, pp.777-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516292v1</w:t>
+                <w:t xml:space="preserve">hal-03287122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 256, pp.294-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting electrospun fibres with polyanionic grafts as highly selective, label-free, electrochemical biosensor with a low detection limit for non-Hodgkin lymphoma gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenny Malmström</w:t>
+                <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2017.09.042⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287103v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel families of conductive cationic poly(ionic liquid)s and their application in all-polymer flexible pseudo-supercapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymeric ionic liquid based interpenetrating polymer network for all-solid self-standing polyelectrolyte material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ponkratov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">F. Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.191⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287122v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators including inertial effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.115032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aae456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516077v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+                <w:t xml:space="preserve">Linear Artificial Muscle Based on Ionic Electroactive Polymer: A Rational Design for Open‐Air and Vacuum Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauno Temmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadiergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.090⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1800519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.201800519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03516287v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric ionic liquid based interpenetrating polymer network for all-solid self-standing polyelectrolyte material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Thin ink-jet printed trilayer actuators composed of PEDOT:PSS on interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Põldsalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Braz Ribeiro</w:t>
+                <w:t xml:space="preserve">Mahdi Safaei Khorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Liisa Peikolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.029⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 258, pp.1072-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.11.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03287125v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Transport in Polymer Composites with Non-Uniform Distributions of Electronic Conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8612,64 +8612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Usgaocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8733,90 +8733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Finite-Difference Bond Graph Model of an Ionic Polymer Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bentefrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (9), pp.095055. </w:t>
@@ -8848,173 +8848,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-contained tubular bending actuator driven by conducting polymers</w:t>
+                <w:t xml:space="preserve">Characterization and dynamic charge dependent modeling of conducting polymer trilayer bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Woehling</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Sassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naser Naserifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farrokh Sassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (11), pp.115044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287062v1</w:t>
+                <w:t xml:space="preserve">hal-03287065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down Approach for the Direct Synthesis, Patterning, and Operation of Artificial Micromuscles on Flexible Substrates</w:t>
               </w:r>
@@ -9026,77 +9014,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.1559-1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9124,1061 +9112,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and dynamic charge dependent modeling of conducting polymer trilayer bending</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergetic PEDOT degradation during a reactive ion etching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naser Naserifar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (11), pp.115044. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.635 - 645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287065v1</w:t>
+                <w:t xml:space="preserve">hal-01828954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic PEDOT degradation during a reactive ion etching process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Self-contained tubular bending actuator driven by conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Sassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 229, pp.635 - 645. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 249 (3), pp.45-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828954v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smarter Actuator Design with Complementary and Synergetic Functions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphitic carbon nitride nanosheet electrode-based high-performance ionic actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoyan Smoukov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201500209⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829103v1</w:t>
+                <w:t xml:space="preserve">hal-03286895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole Derivatives in the Design of Electrochemically Driven Actuators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerr-Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (5), pp.414-423. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1570193X13666151125230512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03286885v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphitic carbon nitride nanosheet electrode-based high-performance ionic actuator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smarter Actuator Design with Complementary and Synergetic Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoyan Smoukov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8258⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (30), pp.4418 - 4422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201500209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286895v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polypyrrole Derivatives in the Design of Electrochemically Driven Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryck Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Iwuoha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mini-Reviews in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.414-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570193X13666151125230512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929281v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating kHz frequency actuation for conducting polymer microactuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Solid state dye-sensitized solar cells based on polymeric ionic liquid with free imidazolium cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Matrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201400373⟩</w:t>
+              <w:t xml:space="preserve">Electronic Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13391-013-2147-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058060v1</w:t>
+                <w:t xml:space="preserve">hal-03286865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first truly all-solid state organic electrochromic device based on polymeric ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ponkratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lozinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10268,2287 +10256,2299 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 193, pp.82-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2013.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state dye-sensitized solar cells based on polymeric ionic liquid with free imidazolium cation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic electroactive polymer artificial muscles in space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Matrab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Woehling</w:t>
+                <w:t xml:space="preserve">Andres Punning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Longuet</w:t>
+                <w:t xml:space="preserve">Kwang Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viljar Palmre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13391-013-2147-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep06913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286865v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic electroactive polymer artificial muscles in space applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+                <w:t xml:space="preserve">Truly solid state electrochromic devices constructed from polymeric ionic liquids as solid electrolytes and electrodes formulated by vapor phase polymerization of 3,4-ethylenedioxythiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ponkratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lozinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep06913⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (16), pp.3385-3396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286883v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truly solid state electrochromic devices constructed from polymeric ionic liquids as solid electrolytes and electrodes formulated by vapor phase polymerization of 3,4-ethylenedioxythiophene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Lozinskaya</w:t>
+                <w:t xml:space="preserve">Demonstrating kHz frequency actuation for conducting polymer microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (16), pp.3385-3396. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.4851-4859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201400373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286879v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust solid polymer electrolyte for conducting IPN actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Influence of the poly(ethylene oxide)/polybutadiene IPN morphology on the ionic conductivity of ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Teyssie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Chevrot</w:t>
+                <w:t xml:space="preserve">Guillaume Palaprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Juger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/22/10/104005⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (9, SI), pp.2670-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979407v1</w:t>
+                <w:t xml:space="preserve">hal-01814457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the poly(ethylene oxide)/polybutadiene IPN morphology on the ionic conductivity of ionic liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">In search of better electroactive polymer actuator materials: PPy versus PEDOT versus PEDOT–PPy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauno Temmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvo Aabloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarmo Tamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.020⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (10), pp.104006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/22/10/104006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814457v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of better electroactive polymer actuator materials: PPy versus PEDOT versus PEDOT–PPy composites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver nanoparticles to improve electron transfer at interfaces of gold electrodes modified by biotin or avidin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarmo Tamm</w:t>
+                <w:t xml:space="preserve">P. Kar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Banet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/22/10/104006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 692, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286859v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles to improve electron transfer at interfaces of gold electrodes modified by biotin or avidin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.H. Aubert</w:t>
+                <w:t xml:space="preserve">Robust solid polymer electrolyte for conducting IPN actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Festin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.12.020⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/22/10/104005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03286851v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processable Star-Shaped Molecules with Triphenylamine Core as Hole-Transporting Materials: Experimental and Theoretical Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PEDOT Based Conducting IPN Actuators: Effects of Electrolyte on Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2098872⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.79.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286841v1</w:t>
+                <w:t xml:space="preserve">hal-03286846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEDOT Based Conducting IPN Actuators: Effects of Electrolyte on Actuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processable Star-Shaped Molecules with Triphenylamine Core as Hole-Transporting Materials: Experimental and Theoretical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Metri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Teyssié</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 79, pp.53-62. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (5), pp.3765-3772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.79.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2098872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286846v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Solid Polymer Electrolytes Based on Nitrile Butadiene Rubber/Poly(ethylene oxide) Interpenetrating Polymer Networks Containing Either LiTFSI or EMITFSI</w:t>
+                <w:t xml:space="preserve">Facile route to prepare film of poly(3,4-ethylene dioxythiophene)-TiO2 nanohybrid for solar cell application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Goujon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">J. Dehaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma201662h⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (6), pp.1876-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829121v1</w:t>
+                <w:t xml:space="preserve">hal-03286764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile route to prepare film of poly(3,4-ethylene dioxythiophene)-TiO2 nanohybrid for solar cell application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Peralta</w:t>
+                <w:t xml:space="preserve">Conducting interpenetrating polymer network sized to fabricate microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-H. Aubert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 519 (6), pp.1876-1881. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (16), pp.164101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.10.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3581893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03286764v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting interpenetrating polymer network sized to fabricate microactuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Self-supported semi-interpenetrating polymer networks as reactive ambient sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arias-Pardilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3581893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 652 (1-2), pp.37 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286836v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-supported semi-interpenetrating polymer networks as reactive ambient sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Polyethylene oxide-polytetrahydrofurane-PEDOT conducting interpenetrating polymer networks for high speed actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Chevrot</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.124002-1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/20/12/124002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825923v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene oxide-polytetrahydrofurane-PEDOT conducting interpenetrating polymer networks for high speed actuators</w:t>
+                <w:t xml:space="preserve">Polyethylene oxide–polytetrahydrofurane–PEDOT conducting interpenetrating polymer networks for high speed actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Teyssie</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20, pp.124002-1-8. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+              <w:t xml:space="preserve">, 2011, 20 (12), pp.124002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0964-1726/20/12/124002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795912v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene oxide–polytetrahydrofurane–PEDOT conducting interpenetrating polymer networks for high speed actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Solid Polymer Electrolytes Based on Nitrile Butadiene Rubber/Poly(ethylene oxide) Interpenetrating Polymer Networks Containing Either LiTFSI or EMITFSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Chevrot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/20/12/124002⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (24), pp.9683 - 9691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma201662h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286837v1</w:t>
+                <w:t xml:space="preserve">hal-01829121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting polymer artificial muscle fibres: toward an open air linear actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (17), pp.2910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12620,51 +12620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Metri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sallenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12740,90 +12740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)-containing semi-interpenetrating polymer networks: a versatile concept for the design of optical or mechanical electroactive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Beouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12886,90 +12886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of IPNs for Electrochemical Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Palaprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Juger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Citérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13033,90 +13033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ethylene oxide)/polybutadiene based IPNs synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (3), pp.696-703. </w:t>
@@ -13166,103 +13166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polybutadiene/poly(ethylene oxide) based IPNs, Part II: Mechanical modelling and LiClO4 loading as tools for IPN morphology investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (26), pp.7476-7483. </w:t>
@@ -13312,51 +13312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting IPN actuators: From polymer chemistry to actuator with linear actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13484,77 +13484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 448 (1), pp.95/[697]-102/[704]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13582,496 +13582,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation kinetics of poly(3,4-ethylenedioxythiophene) in 1-ethyl-3-methylimidazolium bis((trifluoromethyl)sulfonyl)amide ionic liquid during potential step experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of conducting interpenetrating polymer networks for new actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Chevrot</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (18), pp.7771-7778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.03.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286734v1</w:t>
+                <w:t xml:space="preserve">hal-03286735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging/discharging kinetics of poly(3,4-ethylenedioxythiophene) in 1-ethyl-3-methylimidazolium bis-(trifluoromethylsulfonyl)imide ionic liquid under galvanostatic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Relaxation kinetics of poly(3,4-ethylenedioxythiophene) in 1-ethyl-3-methylimidazolium bis((trifluoromethyl)sulfonyl)amide ionic liquid during potential step experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 50 (21), pp.4222-4229. </w:t>
+              <w:t xml:space="preserve">, 2005, 50 (7-8), pp.1515-1522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.02.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286732v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of conducting interpenetrating polymer networks for new actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charging/discharging kinetics of poly(3,4-ethylenedioxythiophene) in 1-ethyl-3-methylimidazolium bis-(trifluoromethylsulfonyl)imide ionic liquid under galvanostatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Randriamahazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46 (18), pp.7771-7778. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (21), pp.4222-4229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.03.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.02.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286735v1</w:t>
+                <w:t xml:space="preserve">hal-03286732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-life air working conducting semi-IPN/ionic liquid based actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 142 (1-3), pp.287-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14143,51 +14143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 244 (1-3), pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14233,90 +14233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions transfer mechanisms during the electrochemical oxidation of poly(3,4-ethylenedioxythiophene) in 1-ethyl-3-methylimidazolium bis((trifluoromethyl)sulfonyl)amide ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (3), pp.299-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14362,103 +14362,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of conducting semi-interpenetrating networks based on a poly(ethylene oxide) network and poly(3,4-ethylenedioxythiophene) in actuator design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Popp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teyssié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (13), pp.3569-3577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14504,90 +14504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of poly(3,4-ethylenedioxythiophene) in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (7), pp.613-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14633,103 +14633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical transformations induced by laser impact on TiO2 and Nb2O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 58 (4), pp.679-684. </w:t>
@@ -14805,1493 +14805,1493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boston (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639685v1</w:t>
+                <w:t xml:space="preserve">hal-05346394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Bourji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Boston, Massachusetts, USA, United States</w:t>
+              <w:t xml:space="preserve">EuroEAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346670v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Boston (USA), United States</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boston, Massachusetts, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346394v1</w:t>
+                <w:t xml:space="preserve">hal-05346670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Bourji</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Paul Al Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Agniel</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347344v1</w:t>
+                <w:t xml:space="preserve">hal-04974947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+                <w:t xml:space="preserve">3D-printed hydrogel-based iontronic touch sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t>
+              <w:t xml:space="preserve">14th international gel symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974947v1</w:t>
+                <w:t xml:space="preserve">hal-05346569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed hydrogel-based iontronic touch sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+                <w:t xml:space="preserve">Contractile actuators based on coiled carbon nanotubes yarns and ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international gel symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">SPIE - Smart Structures + Non-Destructive Evaluation - Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346569v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile actuators based on coiled carbon nanotubes yarns and ionogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Al Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE - Smart Structures + Non-Destructive Evaluation - Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States</w:t>
+              <w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346541v1</w:t>
+                <w:t xml:space="preserve">hal-04639685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable and transparent conductive PEDOT:PSS-based electrodes for organic photovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aram Amassian</w:t>
+                <w:t xml:space="preserve">All-Solid-State Supercapacitors based on Reduced Graphene Oxide –Dynamic Ion Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guemiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil R Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel F Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACCON 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Chiang Rai, France</w:t>
+              <w:t xml:space="preserve">74th annual ISE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730060v1</w:t>
+                <w:t xml:space="preserve">hal-04969384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Solid-State Supercapacitors based on Reduced Graphene Oxide –Dynamic Ion Gels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Drockenmuller</w:t>
+                <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th annual ISE Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2023, München, Germany. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS49605.2023.10052348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969384v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Ionogels and ionoelastomers as ionic conducting membranes with healable properties for soft actuators and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa V. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51e Colloque National du Groupe Français d’études et d’applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères, Nov 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMS49605.2023.10052348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946253v1</w:t>
+                <w:t xml:space="preserve">hal-04399939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionogels and ionoelastomers as ionic conducting membranes with healable properties for soft actuators and sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chaoying Wan</w:t>
+                <w:t xml:space="preserve">Stretchable and transparent conductive PEDOT:PSS-based electrodes for organic photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Amassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51e Colloque National du Groupe Français d’études et d’applications des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PACCON 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Chiang Rai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399939v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-solid-state Supercapacitors Combining rGO and Dynamic Ion Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guemiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazar Guemiza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoThailand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Pattaya, Thailand</w:t>
@@ -16402,90 +16402,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimer ionogel toward flexible ionotronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Khoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPOC 2023: Dynamic Polymer Network conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bertinoro, France</w:t>
@@ -16508,903 +16508,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+                <w:t xml:space="preserve">Polymères électro-actifs pour applications en biologie et dispositifs biomédicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022, 9th forum on New Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Journées Emergence - Polymeris - Les polymères pour l'innovation dans le médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ivry sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395170v1</w:t>
+                <w:t xml:space="preserve">hal-04749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrandez-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plesse</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395308v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Graphene-oxide – Poly(ionic liquid) electrodes for flexible high performance supercapacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Reduced Graphene Oxide/Poly(Ionic Liquid) Electrodes for Flexible High-Performance Supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guemiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, Sweden</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395469v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic ion gels (DIGs) from complex coacervation of oppositely charged poly(ionic liquid)s</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Graphene-oxide – Poly(ionic liquid) electrodes for flexible high performance supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guemiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Polymer Electrolytes (ISPE-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Niagara-on-the-Lake (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395357v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères électro-actifs pour applications en biologie et dispositifs biomédicaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic ion gels (DIGs) from complex coacervation of oppositely charged poly(ionic liquid)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil R. Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Emergence - Polymeris - Les polymères pour l'innovation dans le médical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ivry sur Seine, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Polymer Electrolytes (ISPE-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Niagara-on-the-Lake (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749556v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrandez Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395631v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Graphene Oxide/Poly(Ionic Liquid) Electrodes for Flexible High-Performance Supercapacitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fengdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaplov Alexander S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plesse Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual Conférence, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022, 9th forum on New Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969325v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self -healable vitrimer ionoelastomer based on poly(ionic liquid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17511,77 +17511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Driven Yarn and Textile Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shayan Mehraeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17636,77 +17636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healable ionoelastomer based on poly(ionic liquid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17751,4411 +17751,4411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic EAPs in open-air: linear actuation and &amp;quot;dry&amp;quot; devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
+                <w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrández-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, DOI:10.1117/12.2587503, France</w:t>
+              <w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811851v1</w:t>
+                <w:t xml:space="preserve">hal-04395657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Melling</w:t>
+                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials ILMAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395533v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrandez Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer, EuroEAP 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03258389v1</w:t>
+                <w:t xml:space="preserve">hal-04395203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Memory effect and dynamics in PEDOT:PSS-based actuators under DC voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395657v1</w:t>
+                <w:t xml:space="preserve">hal-03197919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+                <w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Huniade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials ILMAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395509v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Melling</w:t>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer, EuroEAP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linköping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395203v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effect and dynamics in PEDOT:PSS-based actuators under DC voltage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2582537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03197919v1</w:t>
+                <w:t xml:space="preserve">hal-04395666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+                <w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrandez-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon (Online), France</w:t>
+              <w:t xml:space="preserve">GFP IDF conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395666v1</w:t>
+                <w:t xml:space="preserve">hal-04412279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Ionic EAPs in open-air: linear actuation and &amp;quot;dry&amp;quot; devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP IDF conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, DOI:10.1117/12.2587503, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412279v1</w:t>
+                <w:t xml:space="preserve">hal-03811851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft microelectromechanical systems and artificial muscles based on electronically conducting polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Demonstrating full integration process for electroactive polymer microtransducers to realize soft microchips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395534v1</w:t>
+                <w:t xml:space="preserve">hal-03322828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating full integration process for electroactive polymer microtransducers to realize soft microchips</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Soft microelectromechanical systems and artificial muscles based on electronically conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dw Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322828v1</w:t>
+                <w:t xml:space="preserve">hal-04395534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic conducting polymers for electroactive soft actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GDR OERA</w:t>
+              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials ILMAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395224v1</w:t>
+                <w:t xml:space="preserve">hal-04395548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEDOT:PSS-based micro-transducers for soft MEMS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ionic Electroactive Polymers: bending, linear and &amp;quot;dry&amp;quot; devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Biomimetics, Artificial Muscles and Nanobio, BAMN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585514v1</w:t>
+                <w:t xml:space="preserve">hal-04395241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Hydrogels and Other Ionic Conductors in ‘Piezo-Ionic’ Sensors, Actuators and Electrochemical Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+                <w:t xml:space="preserve">Dual sensing and actuation of ultrathin conducting polymer transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Meeting, MRS Fall 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Denver, CO, United States. pp.65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2517969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629635v1</w:t>
+                <w:t xml:space="preserve">hal-03582815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual sensing and actuation of ultrathin conducting polymer transducers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+                <w:t xml:space="preserve">[Invited] Hydrogels and Other Ionic Conductors in ‘Piezo-Ionic’ Sensors, Actuators and Electrochemical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Society Meeting, MRS Fall 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2517969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03582815v1</w:t>
+                <w:t xml:space="preserve">hal-03629635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Polymeric ionic liquids and their application in all-solid state ionic actuators based on electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M. Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials ILMAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROPEAN POLYMER CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crete, Greece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395548v1</w:t>
+                <w:t xml:space="preserve">hal-04394824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ionic Electroactive Polymers: bending, linear and &amp;quot;dry&amp;quot; devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics, Artificial Muscles and Nanobio, BAMN 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-based Materials, ILMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395241v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric ionic liquids and their application in all-solid state ionic actuators based on electronic conducting polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+                <w:t xml:space="preserve">Hydrogels and Other Ionic Conductors in ‘Piezo-Ionic’ Sensors, Actuators and Electrochemical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN POLYMER CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Crete, Greece, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Meeting, MRS Fall 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394824v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">[Invited] Ionic electroactive polymers: bending, linear and &amp;quot;dry&amp;quot; devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-based Materials, ILMAT 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Biomimetics, Artificial Muscles and Nano-Bio, BAMN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangor, ME, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582759v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels and Other Ionic Conductors in ‘Piezo-Ionic’ Sensors, Actuators and Electrochemical Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic conducting polymers for electroactive soft actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Meeting, MRS Fall 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GDR OERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395573v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Ionic electroactive polymers: bending, linear and &amp;quot;dry&amp;quot; devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">PEDOT:PSS-based micro-transducers for soft MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomimetics, Artificial Muscles and Nano-Bio, BAMN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bangor, ME, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580145v1</w:t>
+                <w:t xml:space="preserve">hal-03585514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+                <w:t xml:space="preserve">[Invited] LbL based PEDOT:PSS microactuators and microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Dw Madden</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Mar 2018, Denver, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394891v1</w:t>
+                <w:t xml:space="preserve">hal-03563875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polymer materials based on ionic liquid plasticized starch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Leroy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rumeyza Bascetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963960v1</w:t>
+                <w:t xml:space="preserve">hal-04412372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumeyza Bascetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Agniel</w:t>
+                <w:t xml:space="preserve">Rosset Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412372v1</w:t>
+                <w:t xml:space="preserve">hal-04400537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] LbL based PEDOT:PSS microactuators and microsensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+                <w:t xml:space="preserve">Recent Advances on electroactive conducting interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Summit on Advances in Science, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563875v1</w:t>
+                <w:t xml:space="preserve">hal-04395256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400537v1</w:t>
+                <w:t xml:space="preserve">hal-03287094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on electroactive conducting interpenetrating polymer networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">All-solid state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Summit on Advances in Science, Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395256v1</w:t>
+                <w:t xml:space="preserve">hal-03287097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+                <w:t xml:space="preserve">Poly(ionic liquid)s as Promising Electrolytes for True Solid States Organic Electrochromic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ponkratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena I. Lozinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Meeting on Electrochromism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chiba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287097v1</w:t>
+                <w:t xml:space="preserve">hal-04422905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
+                <w:t xml:space="preserve">Electroactive polymer materials based on ionic liquid plasticized starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2300764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287094v1</w:t>
+                <w:t xml:space="preserve">hal-01963960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ionic liquid)s as Promising Electrolytes for True Solid States Organic Electrochromic Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dw Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Electrochromism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Mar 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422905v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of high-frequency ultrathin trilayer conducting polymer microactuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Ionic skin and other ionic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Allegretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation and Health Monitoring, SS/NDE 2017, Conference 10163 - Electroactive Polymer Actuators and Devices XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Portland, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565880v1</w:t>
+                <w:t xml:space="preserve">hal-03565803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Conducting Interpenetrating Polymer Network for Sensing and Actuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+                <w:t xml:space="preserve">Microfabricated PEDOT trilayer actuators: synthesis, characterization, and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shih-Jui Chen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Conference on Electroactive Polymer Actuators and Devices (EAPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Portland, OR, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2260431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639749v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity and touch sensing using deformable ionic conductors (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Versatile Conducting Interpenetrating Polymer Network for Sensing and Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eden Preston</w:t>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Wyss</w:t>
+                <w:t xml:space="preserve">Shih-Jui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287079v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic skin and other ionic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Proximity and touch sensing using deformable ionic conductors (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirza Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Allegretto</w:t>
+                <w:t xml:space="preserve">Justin Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Portland, United States. pp.UNSP 1016305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2260478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565803v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated PEDOT trilayer actuators: synthesis, characterization, and modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+                <w:t xml:space="preserve">Design of high-frequency ultrathin trilayer conducting polymer microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference on Electroactive Polymer Actuators and Devices (EAPAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation and Health Monitoring, SS/NDE 2017, Conference 10163 - Electroactive Polymer Actuators and Devices XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2260431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280257v1</w:t>
+                <w:t xml:space="preserve">hal-03565880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of PEDOT:PSS microactuators based on LbL synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Biomimetics, Artificial Muscles, and Nano-Bio, BAMN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Wollongong, Australia</w:t>
@@ -22184,103 +22184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of ionic conducting IPN actuators in simulated space conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Las Vegas, United States. pp.979826, </w:t>
@@ -22318,51 +22318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An embedded system to control conducting interpenetrating polymer networks actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22603,77 +22603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Electroactive Polymer Actuators and Devices (EAPAD) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, San Diego, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22733,64 +22733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeede Ebrahimi Takallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22867,77 +22867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tallinn, Estonia</w:t>
@@ -22960,307 +22960,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting IPN actuator/sensor for biomimetic vibrissa system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Festin</w:t>
+                <w:t xml:space="preserve">Electromechanical and electro-optical properties of PEDOT based IPNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2014, Conference 9056 - Electroactive Polymer Actuators and Devices (EAPAD) XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286872v1</w:t>
+                <w:t xml:space="preserve">hal-00974544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning innovative conducting interpenetrating polymer network by dry etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Besançon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacturing of demonstrators based on ionic electroactive-polymer actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bentefrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23269,2341 +23264,2346 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR " Micro/Nano Systèmes et Micro/Nano Fluidique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical and electro-optical properties of PEDOT based IPNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Revisiting the screening effect in dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gjergji Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2014, Conference 9056 - Electroactive Polymer Actuators and Devices (EAPAD) XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Baltic Polymer Symposium 2014 (BPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Laulasmaa, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974544v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the screening effect in dye sensitized solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+                <w:t xml:space="preserve">Conducting IPN actuator/sensor for biomimetic vibrissa system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic Polymer Symposium 2014 (BPS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, United States. pp.90562A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2047644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073809v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting IPNs: a versatile concept for the design of macro/micro-actuators or optical electroactive devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Conducting IPNs based self-standing and ultrathin microactuators operating in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio (BAMN2013) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio, BAMN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829114v1</w:t>
+                <w:t xml:space="preserve">hal-00908687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting IPNs based self-standing and ultrathin microactuators operating in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Conducting IPNs: a versatile concept for the design of macro/micro-actuators or optical electroactive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio, BAMN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">The 7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio (BAMN2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908687v1</w:t>
+                <w:t xml:space="preserve">hal-01829114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting interpenetrating polymer network based microactuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Patterning process and actuation in open air of micro-beam actuator based on conducting IPNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Chevrot</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Teyssie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Electromechanically Active Polymer Transducers and Artificial Muscles, EuroEAP 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.915086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798849v1</w:t>
+                <w:t xml:space="preserve">hal-01829117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of electronic conducting polymer based microactuators by microsystem process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes-Micro Nano Fluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning process and actuation in open air of micro-beam actuator based on conducting IPNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Conducting interpenetrating polymer network based microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Teyssie</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Electromechanically Active Polymer Transducers and Artificial Muscles, EuroEAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.915086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829117v1</w:t>
+                <w:t xml:space="preserve">hal-00798849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting IPN actuator for micro-aerial vehicle and microsystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Micro-beam actuator based on conducting interpenetrating polymer networks : from patterning process to actuation in open air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Chevrot</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.462-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807660v1</w:t>
+                <w:t xml:space="preserve">hal-00800438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of conducting IPN actuators for microsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+                <w:t xml:space="preserve">Conducting IPN actuators for biomimetic vision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stuttgart Nanodays International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States. pp.79760K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.877634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807653v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry etching process on a conducting interpenetrating polymer network actuator for a flapping fly micro robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Design of electronic conducting polymer based microactuators by microsystem process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Vidal</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition, IMECE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Denver, CO, United States. pp.IMECE2011-63505-1-3</w:t>
+              <w:t xml:space="preserve">6th World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800389v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of electronic conducting polymer based microactuators by microsystem process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conducting IPN actuator for micro-aerial vehicle and microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807674v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-beam actuator based on conducting interpenetrating polymer networks : from patterning process to actuation in open air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Dry etching process on a conducting interpenetrating polymer network actuator for a flapping fly micro robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition, IMECE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Denver, CO, United States. pp.IMECE2011-63505-1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800438v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting IPN actuators for biomimetic vision system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Festin</w:t>
+                <w:t xml:space="preserve">Fabrication of conducting IPN actuators for microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pirim</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stuttgart Nanodays International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.877634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03286761v1</w:t>
+                <w:t xml:space="preserve">hal-00807653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting IPNs based electrochemical actuators : from polymer chemistry to biomimetic integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">[Invited] Interpenetrating polymer network based actuators : from polymer chemistry to devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on New Actuators, ACTUATORS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Germany. pp.444-447</w:t>
+              <w:t xml:space="preserve">5th Kargin All-Russian Conference Polymers 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568972v1</w:t>
+                <w:t xml:space="preserve">hal-00909176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Interpenetrating polymer network based actuators : from polymer chemistry to devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Intégation d'actionneur à base de polymère conducteur aux microsystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Kargin All-Russian Conference Polymers 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">3ème Journée POL IdF du Groupe Français d'Etudes et d'Applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909176v1</w:t>
+                <w:t xml:space="preserve">hal-00574489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégation d'actionneur à base de polymère conducteur aux microsystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">[Invited] Conducting IPNs based electrochemical actuators : from polymer chemistry to biomimetic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Vidal</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Festin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée POL IdF du Groupe Français d'Etudes et d'Applications des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">Stuttgart NanoDays 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574489v1</w:t>
+                <w:t xml:space="preserve">hal-00909175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Conducting IPNs based electrochemical actuators : from polymer chemistry to biomimetic integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Conducting IPNs based electrochemical actuators : from polymer chemistry to biomimetic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pirim</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stuttgart NanoDays 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on New Actuators, ACTUATORS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Germany. pp.444-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909175v1</w:t>
+                <w:t xml:space="preserve">hal-00568972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the electromechanical behavior of solid state actuators based on PEDOT/PEO/elastomer IPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference on Artificial Muscles, CAM4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
@@ -25626,277 +25626,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of conducting IPN based actuators for microsystems devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Actionneurs à base de polymères conducteurs électroniques : de la synthèse à l'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Chevrot</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Festin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Artificial Muscles, CAM4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575747v1</w:t>
+                <w:t xml:space="preserve">hal-00575737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionneurs à base de polymères conducteurs électroniques : de la synthèse à l'intégration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of conducting IPN based actuators for microsystems devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">4th Conference on Artificial Muscles, CAM4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575737v1</w:t>
+                <w:t xml:space="preserve">hal-00575747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25966,51 +25966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stuttgart (Germany), Germany</w:t>
@@ -26052,90 +26052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimer ionogel for self-healing flexible ionotronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
@@ -26158,2942 +26158,2942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive liquid crystal elastomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotube yarn/eutectogel artificial muscles for electroactive textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Brûlet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering (APME 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413131v1</w:t>
+                <w:t xml:space="preserve">hal-04395866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+                <w:t xml:space="preserve">Ana Ferrández Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396009v1</w:t>
+                <w:t xml:space="preserve">hal-04400290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of advanced solid polymer electrolyte for soft actuators and sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrández Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412415v1</w:t>
+                <w:t xml:space="preserve">hal-04400326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Design of advanced solid polymer electrolyte for soft actuators and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400326v1</w:t>
+                <w:t xml:space="preserve">hal-04412415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube yarn/eutectogel artificial muscles for electroactive textiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+                <w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Al Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395866v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Electroactive liquid crystal elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakui Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brûlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering (APME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400290v1</w:t>
+                <w:t xml:space="preserve">hal-04413131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+                <w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrandez Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFP Ile-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Thiais, France</w:t>
+              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394725v1</w:t>
+                <w:t xml:space="preserve">hal-04396336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How electroactive polymer can be used for cochlear implants micro-robotization?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Coiled CNT and polycationic and polyanionic solid state ionogels for large stroke electrochemical artificial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, CY Cergy-Paris University, France</w:t>
+              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839266v1</w:t>
+                <w:t xml:space="preserve">hal-04396327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healable and reprocessable soft actuators based on vitrimer chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chaoying Wan</w:t>
+                <w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrández Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395842v1</w:t>
+                <w:t xml:space="preserve">hal-04396318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Adaptable-Conjugated Polymer Network for Self-healing Electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double coiled yarn actuator working in air for haptic garments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Mehraeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laine Taussig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Nils-Krister Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395757v1</w:t>
+                <w:t xml:space="preserve">hal-04396334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Self-healable and reprocessable soft actuators based on vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396318v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double coiled yarn actuator working in air for haptic garments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Covalent Adaptable-Conjugated Polymer Network for Self-healing Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tuân Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils-Krister Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396334v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t>
+                <w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrández Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396336v1</w:t>
+                <w:t xml:space="preserve">hal-04396313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coiled CNT and polycationic and polyanionic solid state ionogels for large stroke electrochemical artificial muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin Jager</w:t>
+                <w:t xml:space="preserve">Ionogels for electroactive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396327v1</w:t>
+                <w:t xml:space="preserve">hal-04396347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">How electroactive polymer can be used for cochlear implants micro-robotization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, CY Cergy-Paris University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396313v1</w:t>
+                <w:t xml:space="preserve">hal-03839266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionogels for electroactive polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">Journée GFP Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396347v1</w:t>
+                <w:t xml:space="preserve">hal-04394725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the Electro-Responsive Fabrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fengdi Li</w:t>
+                <w:t xml:space="preserve">Biofriendly ionogel coatings for electroactive textile muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396373v1</w:t>
+                <w:t xml:space="preserve">hal-04396364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward micro-transducers based on Conducting polymer for biomedical medical devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of Poly(ionic liquid)/reduced graphene oxide for high performance supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guemiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
+              <w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396377v1</w:t>
+                <w:t xml:space="preserve">hal-04396352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain dynamics under DC voltage of PEDOT:PSS-based microactuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ferrandez-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national du GFP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofriendly ionogel coatings for electroactive textile muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Toward micro-transducers based on Conducting polymer for biomedical medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396364v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of Poly(ionic liquid)/reduced graphene oxide for high performance supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hazar Guemiza</w:t>
+                <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the Electro-Responsive Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
+              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396352v1</w:t>
+                <w:t xml:space="preserve">hal-04396373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive ionogels with photolithographically patternable properties for electrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Ionic Liquid-Based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29118,90 +29118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the electro-responsive fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29243,103 +29243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29364,103 +29364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of micro-hand based soft micro-transducers for medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Meeting GDR 2088 BIOMIM, BIOMIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France. </w:t>
@@ -29483,1109 +29483,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ionogels for conjugated polymer fiber and textile actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Optimisation of ionogels for conjugated polymer fibre and textile actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dreden, Germany</w:t>
+              <w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412742v1</w:t>
+                <w:t xml:space="preserve">hal-04396386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of ionogels for conjugated polymer fibre and textile actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Transparent, stretchable artificial skin: proximity and touch sensibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwin Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396386v1</w:t>
+                <w:t xml:space="preserve">hal-03590979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent, stretchable artificial skin: proximity and touch sensibility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aziliz Le Goff</w:t>
+                <w:t xml:space="preserve">Optimization of ionogels for conjugated polymer fiber and textile actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dreden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590979v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electrostimulable polymeric scaffolds for drug screening applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+                <w:t xml:space="preserve">Integration of pedot:pss-based transducers in soft microchips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresden, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396391v1</w:t>
+                <w:t xml:space="preserve">hal-03590886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Solid ionic conducting materials based on polymeric ionic liquids for electrochemical devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+                <w:t xml:space="preserve">3D Electrostimulable polymeric scaffolds for drug screening applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Haroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dresden, France</w:t>
+              <w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395888v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of pedot:pss-based transducers in soft microchips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">All-Solid ionic conducting materials based on polymeric ionic liquids for electrochemical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dresden, Germany. </w:t>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresden, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590886v1</w:t>
+                <w:t xml:space="preserve">hal-04395888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the underlying mechanism of conducting polymer-based strain sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">John Madden</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2018 - 8th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Valpré Ecully (Lyon), France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396396v1</w:t>
+                <w:t xml:space="preserve">hal-03591094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the underlying mechanism of conducting polymer-based strain sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. </w:t>
+              <w:t xml:space="preserve">EuroEAP 2018 - 8th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Valpré Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591094v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailorable polymer gel electrolytes with reactive surfaces from thiol acrylate Michael reaction for ionic actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2018 - 8th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Valpré Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30610,90 +30610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’une matrice polymère 3D poreuse et électrostimulable : Vers l’évaluation de la cardiotoxicité de medicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumeyza Bascetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30725,359 +30725,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemomechanical characterization and modeling of ultrathin ionic electroactive polymer actuators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Laser patterned PEDOT:PSS microactuators based on LbL synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems, SMASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Snowbird, United States. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591107v1</w:t>
+                <w:t xml:space="preserve">hal-03566146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser patterned PEDOT:PSS microactuators based on LbL synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Electrochemomechanical characterization and modeling of ultrathin ionic electroactive polymer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t>
+              <w:t xml:space="preserve">ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems, SMASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Snowbird, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566146v1</w:t>
+                <w:t xml:space="preserve">hal-03591107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of PEDOT:PSS micro transducers based on an original spincoating synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems, SMASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Snowbird, United States. </w:t>
@@ -31100,359 +31100,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic board dedicated to conducting IPN actuators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Synthesis of pedot electrodes using vapor phase polymerization for ionic EAP-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2016 (Sixth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696189v1</w:t>
+                <w:t xml:space="preserve">hal-03571835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pedot electrodes using vapor phase polymerization for ionic EAP-s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Electronic board dedicated to conducting IPN actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsingor, Denmark</w:t>
+              <w:t xml:space="preserve">EuroEAP 2016 (Sixth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03571835v1</w:t>
+                <w:t xml:space="preserve">hal-01696189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling EAP actuators using bond graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bentefrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Helsingor, Denmark</w:t>
@@ -31494,77 +31494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry etching and process for micro transducer based on conducting interpenetrated polymer network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bentefrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31638,103 +31638,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the influence of the ionic coatings on the performances of air-operating coiled carbon nanotubes yarn actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Long Beach, France. SPIE, pp.22, 2024, </w:t>
@@ -31804,103 +31804,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guemiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31934,103 +31934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guemiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32064,103 +32064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guemiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32194,103 +32194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Polymers as Redox Electroactive Materials for Soft Microelectromechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nerea Casado; David Mecerreyes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Polymers for Energy and Nanomedicine</w:t>
@@ -32332,77 +32332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting IPNs and Ionic Liquids: Applications to Electroactive Polymer Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32599,90 +32599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuators: Smarter Actuator Design with Complementary and Synergetic Functions (Adv. Mater. 30/2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoyan Smoukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.4389 - 4389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.201570199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -32890,51 +32890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Sidambaram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hang Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2026.100447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05132004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin. Jager" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202400629" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I Lozinskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Y Antonov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis O Ponkratov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A Tyutyunov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.4c00051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Yao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Petel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1974" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03775260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dauzon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Amassian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc05263b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ebrahimi Takalloo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001063" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Fannir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd83c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Trouillet-Fonti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1e63" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03146462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059926" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia S.L. Gouveia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bumenn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Vieira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118437" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101469" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03093314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#245;ldsalu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13020491" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbao Lin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Faber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yengel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202001251" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03097477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba48f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab656b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04368j" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ameline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2942159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8030060" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800948" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab56a2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Niazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Munir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef-M. Smilgies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00934" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Sarwar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Goff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2019.100574" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauno Temmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadiergues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800519" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Safaei Khorram" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Peikolainen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.147" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096105v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aae456" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287119v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03537" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.067" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Petroffe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R5N19Q1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096123v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287107v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.090" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSBWXGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Aydemir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wai Chi Chan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.09.042" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CP49JZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287122v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponkratov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lozinskaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vlasov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.191" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMX682P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.T. Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braz Ribeiro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BJ2SWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Farajollahi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Usgaocar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.141" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5ZS7PK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2550003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentefrit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7f7f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sassani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCVT0JRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b09577" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287065v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Naserifar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115044" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.02.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH5M9NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829103v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Smoukov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201500209" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/351022A745424C600026F8AA7C0AEBCB668E0C34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286885v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryck Ward" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Baker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Iwuoha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570193X13666151125230512" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-63RB5FNS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8258" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058060v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201400373" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6DQ7C4N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49876j" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Festin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.11.050" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TLC9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286865v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longuet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-013-2147-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286883v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Punning" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Kim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viljar Palmre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06913" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286879v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G1MN0Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979407v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/10/104005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814457v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5R1M94H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286859v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvo Aabloo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Tamm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/10/104006" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286851v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamblin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Aubert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.12.020" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP7ZDGB3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286841v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Metri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2098872" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286846v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.79.53" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehaudt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peralta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.10.052" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S94K1RC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286836v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581893" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01825923v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Pardilla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2010.12.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7P28LK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795912v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/12/124002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VH3S29N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286837v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286750v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001289k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3D72BFF9EEDA37FDB690C5A020A2D65D8629BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286756v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sallenave" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.082" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-324FZVPC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2772" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SSCK211-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.61.8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.11.053" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2742GHGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286742v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.10.035" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCM5HBD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palaprat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ16RK6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286738v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400500377453" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286734v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriamahazaka" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.058" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53P2CZ62-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286732v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.02.095" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHF34NHG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286735v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.03.103" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ2V8128-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285966v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2003.10.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42314TG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285968v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.05.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKBVP680-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286730v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2004.01.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4NF5ZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285965v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Popp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.13055" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J96V5412-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285958v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(03)00142-5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT2SD6K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469543v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(96)00196-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FBB925P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346569v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Odent" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730060v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969384v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guemiza" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422932v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nosov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395136v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395170v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fengdi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaplov Alexander S." TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plesse Cedric" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395469v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395357v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R. Nosov" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749556v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969325v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395115v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Morozova" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300774" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395666v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395534v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dw Madden" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395224v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585514v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629635v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582815v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517969" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395548v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395241v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394824v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Morozova" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582759v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395573v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dickson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580145v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394891v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563875v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395256v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287097v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287094v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300764" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422905v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565880v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639749v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jui Chen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287079v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Preston" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wyss" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260478" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565803v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280257v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260431" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565944v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286898v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2222169" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696172v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassagne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagneau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808965" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497898v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh N'Guyen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280237v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2085516" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286893v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeede Ebrahimi Takallo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2086797" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563919v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286872v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Festin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirim" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047644" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058046v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878282" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054996v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073809v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908687v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798849v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798850v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829117v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.915086" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807660v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807653v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800389v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807674v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800438v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969605" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286761v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877634" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909176v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574489v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909175v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575736v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575747v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575737v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396334v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Krister Persson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396377v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Thiam" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396352v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394635v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396386v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590979v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Preston" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396391v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590886v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396396v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Michal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madden" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591094v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396402v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413103v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591107v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566146v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591101v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696189v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571835v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566340v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086535v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360361v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99302-3_26" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333906v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966378v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539677v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019743-00454" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422839v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44903-5" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115352v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mosse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Aubert" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Beemer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Bello-Decurnex" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829100v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201570199" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED0B299ED5CB096BB93427DDF7F75E18373AFBCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Sidambaram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hang Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2026.100447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05132004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin. Jager" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202400629" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I Lozinskaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Y Antonov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis O Ponkratov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A Tyutyunov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.4c00051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202381" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Yao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Petel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1974" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03775260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dauzon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Amassian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc05263b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia S.L. Gouveia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bumenn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Vieira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118437" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03146462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059926" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Trouillet-Fonti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1e63" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Fannir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd83c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101469" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ebrahimi Takalloo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbao Lin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Faber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yengel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202001251" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03097477v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba48f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab656b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03093314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#245;ldsalu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13020491" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ameline" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2942159" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800948" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8030060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Niazi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Munir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef-M. Smilgies" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00934" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287199v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab56a2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Sarwar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Goff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2019.100574" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04368j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096123v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516292v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Petroffe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R5N19Q1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287119v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03537" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.067" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287103v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Aydemir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Wai Chi Chan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.09.042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CP49JZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponkratov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lozinskaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vlasov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.191" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMX682P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.090" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSBWXGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.T. Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braz Ribeiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BJ2SWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096105v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aae456" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287130v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauno Temmer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadiergues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laurent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800519" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Safaei Khorram" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Peikolainen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.147" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Farajollahi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Usgaocar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.141" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5ZS7PK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2550003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentefrit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7f7f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sassani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Naserifar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115044" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b09577" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828954v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.02.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH5M9NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287062v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCVT0JRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8258" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Smoukov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201500209" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/351022A745424C600026F8AA7C0AEBCB668E0C34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286885v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryck Ward" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Baker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Iwuoha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570193X13666151125230512" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-63RB5FNS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286865v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longuet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-013-2147-x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49876j" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Festin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.11.050" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TLC9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Punning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Kim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viljar Palmre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06913" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286879v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G1MN0Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201400373" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6DQ7C4N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814457v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5R1M94H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvo Aabloo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Tamm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/10/104006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamblin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Aubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.12.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP7ZDGB3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979407v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/10/104005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286846v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.79.53" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286841v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Metri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2098872" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286764v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehaudt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beouch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peralta" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.10.052" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S94K1RC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286836v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3581893" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01825923v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Pardilla" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2010.12.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7P28LK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795912v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/12/124002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VH3S29N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286837v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286750v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001289k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3D72BFF9EEDA37FDB690C5A020A2D65D8629BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286756v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sallenave" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.082" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-324FZVPC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2772" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SSCK211-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.61.8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.11.053" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2742GHGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286742v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.10.035" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCM5HBD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palaprat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ16RK6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286738v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400500377453" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286735v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.03.103" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ2V8128-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286734v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriamahazaka" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.058" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53P2CZ62-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286732v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.02.095" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHF34NHG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285966v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2003.10.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42314TG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285968v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.05.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKBVP680-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286730v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2004.01.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4NF5ZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285965v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Popp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.13055" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J96V5412-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285958v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(03)00142-5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT2SD6K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469543v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(96)00196-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FBB925P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346569v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Odent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guemiza" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730060v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422932v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nosov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395136v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749556v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969325v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395469v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395357v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R. Nosov" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395170v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fengdi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaplov Alexander S." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plesse Cedric" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395115v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258389v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Morozova" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300774" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395666v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811851v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395534v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dw Madden" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395548v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395241v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582815v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2517969" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629635v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394824v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Morozova" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582759v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395573v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dickson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580145v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395224v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585514v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563875v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395256v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287094v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300764" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287097v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422905v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394891v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565803v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280257v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260431" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639749v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jui Chen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287079v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Preston" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wyss" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260478" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565880v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565944v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286898v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2222169" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696172v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassagne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagneau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808965" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497898v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh N'Guyen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280237v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2085516" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286893v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeede Ebrahimi Takallo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2086797" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563919v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058046v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878282" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054996v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073809v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286872v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Festin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirim" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047644" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908687v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829117v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.915086" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798850v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798849v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800438v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969605" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286761v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877634" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807674v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807660v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800389v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807653v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909176v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574489v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909175v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568972v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575736v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575737v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575747v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396334v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Krister Persson" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396352v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396377v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Thiam" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394635v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396386v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590979v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Preston" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590886v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396391v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591094v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396396v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Michal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madden" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396402v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413103v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566146v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591107v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591101v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571835v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696189v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566340v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086535v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360361v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99302-3_26" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333906v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966378v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539677v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019743-00454" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422839v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44903-5" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115352v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mosse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Aubert" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Beemer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Bello-Decurnex" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829100v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201570199" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED0B299ED5CB096BB93427DDF7F75E18373AFBCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>