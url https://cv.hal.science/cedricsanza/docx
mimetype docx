--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -997,51 +997,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Representation of Virtual Humans</w:t>
+                <w:t xml:space="preserve">SVHsIEVs For Navigation In Virtual Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mezati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
@@ -1059,106 +1059,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gaildrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Internet Services Technology and Information Engineering (STIE 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Foundations of Computer Science &amp; Technology (CST 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Zurich, Switzerland. pp.85--97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213944v1</w:t>
+                <w:t xml:space="preserve">hal-03190221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVHsIEVs For Navigation In Virtual Urban Environment</w:t>
+                <w:t xml:space="preserve">Semantic Representation of Virtual Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mezati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
@@ -1176,97 +1167,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gaildrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Foundations of Computer Science &amp; Technology (CST 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Internet Services Technology and Information Engineering (STIE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Service Innovation Professionals (ISSIP), May 2015, Kuta, Bali, Indonesia. pp.3102--3105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/asl.2015.6469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190221v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
+                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
@@ -1297,574 +1297,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGEVO: ACM Special Interest Group on Genetic and Evolutionary Computation, Jul 2014, Vancouver, Canada. pp.51--52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598394.2598473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246610v1</w:t>
+                <w:t xml:space="preserve">hal-03224143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone-Based 3D Navigation Technique for Use in a Museum Exhibit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Duthen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Advances in Computer-Human Interactions (ACHI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Barcelone, Spain. pp.252--257</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dortmund, Germany. pp.208--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266935v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">Smartphone-Based 3D Navigation Technique for Use in a Museum Exhibit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">7th International Conference on Advances in Computer-Human Interactions (ACHI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Barcelone, Spain. pp.252--257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an engineering approach for advanced interaction techniques in 3D environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HCI Engineering in the sixth ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111114v1</w:t>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">Towards an engineering approach for advanced interaction techniques in 3D environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop HCI Engineering in the sixth ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2598394.2598473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03224143v1</w:t>
+                <w:t xml:space="preserve">hal-01111114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des technologies multimédias dans le système d'apprentissage en ligne Sphinx</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3385641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mezati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P&#233;rez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maldonado-Mahauad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura El Haje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2015.6469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Torki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiafaranjato Velonoromanalintantely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Zaka Filamatra Andriamarozakaniaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lansman.be/editions/publication_detail.php?rec_numero=1115&amp;amp;prix=16.00&amp;amp;session" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3385641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mezati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P&#233;rez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maldonado-Mahauad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura El Haje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2015.6469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Torki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiafaranjato Velonoromanalintantely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Zaka Filamatra Andriamarozakaniaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lansman.be/editions/publication_detail.php?rec_numero=1115&amp;amp;prix=16.00&amp;amp;session" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>