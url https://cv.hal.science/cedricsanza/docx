--- v1 (2026-04-03)
+++ v2 (2026-05-09)
@@ -1222,272 +1222,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Duthen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224143v1</w:t>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sanselone</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dortmund, Germany. pp.208--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1598,273 +1593,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">Towards an engineering approach for advanced interaction techniques in 3D environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">Workshop HCI Engineering in the sixth ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+                <w:t xml:space="preserve">hal-01111114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an engineering approach for advanced interaction techniques in 3D environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HCI Engineering in the sixth ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGEVO: ACM Special Interest Group on Genetic and Evolutionary Computation, Jul 2014, Vancouver, Canada. pp.51--52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598394.2598473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111114v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des technologies multimédias dans le système d'apprentissage en ligne Sphinx</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3385641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mezati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P&#233;rez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maldonado-Mahauad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura El Haje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2015.6469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Torki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiafaranjato Velonoromanalintantely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Zaka Filamatra Andriamarozakaniaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lansman.be/editions/publication_detail.php?rec_numero=1115&amp;amp;prix=16.00&amp;amp;session" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3385641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mezati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P&#233;rez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maldonado-Mahauad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura El Haje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161426" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2015.6469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Torki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiafaranjato Velonoromanalintantely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Zaka Filamatra Andriamarozakaniaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lansman.be/editions/publication_detail.php?rec_numero=1115&amp;amp;prix=16.00&amp;amp;session" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>