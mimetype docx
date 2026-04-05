--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -498,304 +498,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A psychiatric drug found in waste-water plant effluents alters the migratory behavior of critically endangered Anguilla anguilla juveniles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stellia Sebihi</w:t>
+                <w:t xml:space="preserve">ABC model for estimating sea lamprey local population size using a simple nest count during the spawning season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115496⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 424, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2023002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224458v1</w:t>
+                <w:t xml:space="preserve">hal-04051607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABC model for estimating sea lamprey local population size using a simple nest count during the spawning season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">A psychiatric drug found in waste-water plant effluents alters the migratory behavior of critically endangered Anguilla anguilla juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellia Sebihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 424, pp.5. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.115496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2023002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051607v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering temporal variations in mating opportunities: consequences for sexual selection estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Daupagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellia Sebihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 p. </w:t>
@@ -1000,209 +1000,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving conflict over within-pair mating rate in external fertilizers</w:t>
+                <w:t xml:space="preserve">Polyandry as a Male Strategy? A Game between Aggressive and Tolerant Males, Arbitrated by Females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 532, pp.110926. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/718028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436991v1</w:t>
+                <w:t xml:space="preserve">hal-03555238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyandry as a Male Strategy? A Game between Aggressive and Tolerant Males, Arbitrated by Females</w:t>
+                <w:t xml:space="preserve">Resolving conflict over within-pair mating rate in external fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 532, pp.110926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/718028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555238v1</w:t>
+                <w:t xml:space="preserve">hal-03436991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat choice versus habitat transformation in a nest-building fish: which matters most?</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of spawning acts by a semelparous fish and its associated energetic costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,330 +1580,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual maturity increases mobility and heterogeneity in individual space use in Atlantic salmon ( Salmo salar ) parr</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
+                <w:t xml:space="preserve">Individual and group characteristics affecting nest building in sea lamprey ( Petromyzon marinus L. 1758 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gueraud</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellia Sebihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 96 (4), pp.925-938. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.14282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872236v1</w:t>
+                <w:t xml:space="preserve">hal-03036001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and group characteristics affecting nest building in sea lamprey ( Petromyzon marinus L. 1758 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">Sexual maturity increases mobility and heterogeneity in individual space use in Atlantic salmon ( Salmo salar ) parr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">François Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stellia Sebihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2020, 96 (4), pp.925-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.14601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036001v1</w:t>
+                <w:t xml:space="preserve">hal-02872236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the effective number of breeders from single parr samples for conservation monitoring of wild populations of Atlantic salmon Salmo salar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,77 +1980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial aggregation of nests on population recruitment: the case of a small population of Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5083,243 +5083,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encounternet, des marques radio communicantes pour étudier les réseaux d'interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Approche de la sélection sexuelle en milieu semi-contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres nationales Télémétrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 22 diapos</w:t>
+              <w:t xml:space="preserve">Réseau comportemental EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Moulis, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901380v1</w:t>
+                <w:t xml:space="preserve">hal-01901377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la sélection sexuelle en milieu semi-contrôlé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+                <w:t xml:space="preserve">Encounternet, des marques radio communicantes pour étudier les réseaux d'interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau comportemental EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Moulis, France. 25 diapos</w:t>
+              <w:t xml:space="preserve">2. Rencontres nationales Télémétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 22 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901377v1</w:t>
+                <w:t xml:space="preserve">hal-01901380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encounternet, des marques radio communicantes pour étudier les réseaux d'interactions</w:t>
               </w:r>
@@ -6356,103 +6356,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a Psychiatric Drug Alters the Migratory Behavior of the Critically Endangered Fish Anguilla anguilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellia Sebihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of space use in tactics in salmon parr along breeding season in relation to the individual maturity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6585,77 +6585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial aggregation of nests on population recruitment: the case of a small population of Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,77 +6702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of nest spatial aggregation on population productivity: the case of a small population of Atlantic salmon (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6817,51 +6817,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
+                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
@@ -6888,267 +6888,267 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901361v1</w:t>
+                <w:t xml:space="preserve">hal-01901360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat selection by females and effects on egg survival in brown trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901360v1</w:t>
+                <w:t xml:space="preserve">hal-01901358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat selection by females and effects on egg survival in brown trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901358v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework to disentangle the effects of traits on components of sexual selection</w:t>
               </w:r>
@@ -7440,51 +7440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of spawning acts by a semelparous fish and its associated energetic costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,51 +8335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Atristain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00946-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274719" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivancos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Closs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gbete" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1719-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00452.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D5D0M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35939.04643" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106305v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Atristain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00946-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274719" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14282" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivancos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Closs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gbete" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1719-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00452.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D5D0M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35939.04643" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106305v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>