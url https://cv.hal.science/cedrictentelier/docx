--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1000,209 +1000,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyandry as a Male Strategy? A Game between Aggressive and Tolerant Males, Arbitrated by Females</w:t>
+                <w:t xml:space="preserve">Resolving conflict over within-pair mating rate in external fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 532, pp.110926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/718028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555238v1</w:t>
+                <w:t xml:space="preserve">hal-03436991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving conflict over within-pair mating rate in external fertilizers</w:t>
+                <w:t xml:space="preserve">Polyandry as a Male Strategy? A Game between Aggressive and Tolerant Males, Arbitrated by Females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 532, pp.110926. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/718028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436991v1</w:t>
+                <w:t xml:space="preserve">hal-03555238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat choice versus habitat transformation in a nest-building fish: which matters most?</w:t>
               </w:r>
@@ -2463,295 +2463,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown trout spawning habitat selection and its effects on egg survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melanin in a changing world: brown trout coloration reflects alternative reproductive strategies in variable environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12262⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), pp.online first. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arx102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901368v1</w:t>
+                <w:t xml:space="preserve">hal-01604759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanin in a changing world: brown trout coloration reflects alternative reproductive strategies in variable environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brown trout spawning habitat selection and its effects on egg survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Le Hénaff</w:t>
+                <w:t xml:space="preserve">Margaret Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (6), pp.online first. </w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arx102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eff.12262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604759v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The context dependence of assortative mating: a demonstration with conspecific salmonid populations</w:t>
               </w:r>
@@ -5083,243 +5083,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la sélection sexuelle en milieu semi-contrôlé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+                <w:t xml:space="preserve">Encounternet, des marques radio communicantes pour étudier les réseaux d'interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau comportemental EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Moulis, France. 25 diapos</w:t>
+              <w:t xml:space="preserve">2. Rencontres nationales Télémétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 22 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901377v1</w:t>
+                <w:t xml:space="preserve">hal-01901380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encounternet, des marques radio communicantes pour étudier les réseaux d'interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Approche de la sélection sexuelle en milieu semi-contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres nationales Télémétrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 22 diapos</w:t>
+              <w:t xml:space="preserve">Réseau comportemental EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Moulis, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901380v1</w:t>
+                <w:t xml:space="preserve">hal-01901377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encounternet, des marques radio communicantes pour étudier les réseaux d'interactions</w:t>
               </w:r>
@@ -5830,51 +5830,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reproductive system in Salmo trutta</w:t>
+                <w:t xml:space="preserve">Evolution of sex roles : a trade-off between having sex and keeping an eye on children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
@@ -5892,97 +5892,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.20-20</w:t>
+              <w:t xml:space="preserve">8. meeting "Ecology and Behaviour". SERL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Chizé, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806435v1</w:t>
+                <w:t xml:space="preserve">hal-02806519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sex roles : a trade-off between having sex and keeping an eye on children</w:t>
+                <w:t xml:space="preserve">Evolution of reproductive system in Salmo trutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
@@ -6000,73 +6000,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. meeting "Ecology and Behaviour". SERL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Chizé, France. 1 p</w:t>
+              <w:t xml:space="preserve">Nowpas 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trondheim, Norway. pp.20-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806519v1</w:t>
+                <w:t xml:space="preserve">hal-02806435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weirs cause aggregation of Atlantic salmon redds</w:t>
               </w:r>
@@ -6471,252 +6471,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of space use in tactics in salmon parr along breeding season in relation to the individual maturity level</w:t>
+                <w:t xml:space="preserve">Effects of spatial aggregation of nests on population recruitment: the case of a small population of Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEEF 2018 - Ecology and Evolutionary Ethology of Fishes Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom. 328 p., 2018, ISEC 2018 Conference Book. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35939.04643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874034v1</w:t>
+                <w:t xml:space="preserve">hal-01860020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial aggregation of nests on population recruitment: the case of a small population of Atlantic salmon</w:t>
+                <w:t xml:space="preserve">Heterogeneity of space use in tactics in salmon parr along breeding season in relation to the individual maturity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EEEF 2018 - Ecology and Evolutionary Ethology of Fishes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. 56 p., 2018, Program</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35939.04643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01860020v1</w:t>
+                <w:t xml:space="preserve">hal-01874034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of nest spatial aggregation on population productivity: the case of a small population of Atlantic salmon (Salmo salar)</w:t>
               </w:r>
@@ -6817,51 +6817,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
+                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
@@ -6888,267 +6888,267 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901360v1</w:t>
+                <w:t xml:space="preserve">hal-01901361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat selection by females and effects on egg survival in brown trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901358v1</w:t>
+                <w:t xml:space="preserve">hal-01901360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat selection by females and effects on egg survival in brown trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901361v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework to disentangle the effects of traits on components of sexual selection</w:t>
               </w:r>
@@ -8335,51 +8335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Atristain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00946-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274719" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14282" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivancos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Closs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gbete" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1719-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00452.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D5D0M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35939.04643" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106305v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Furusawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Mieda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Kishida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Atristain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00946-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.08.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Crowley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274719" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14282" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivancos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Closs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le H&#233;naff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12262" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hendry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12914" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gbete" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1719-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00452.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M12D5D0M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35939.04643" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106305v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>