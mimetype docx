--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1633,51 +1633,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos achats font-ils de nous des citoyens engagés pour l’environnement ? Etude de l’impact du comportement d'achat éco-responsable sur l’efficacité politique interne et la participation politique et sociale en faveur de l’environnement</w:t>
+                <w:t xml:space="preserve">Les facteurs favorisant l’adoption de la mobilité douce lors de la visite de sites archéologiques : une extension de la théorie du comportement planifié appliquée au cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
@@ -1691,75 +1691,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237126v1</w:t>
+                <w:t xml:space="preserve">hal-04237120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs favorisant l’adoption de la mobilité douce lors de la visite de sites archéologiques : une extension de la théorie du comportement planifié appliquée au cas français</w:t>
+                <w:t xml:space="preserve">Nos achats font-ils de nous des citoyens engagés pour l’environnement ? Etude de l’impact du comportement d'achat éco-responsable sur l’efficacité politique interne et la participation politique et sociale en faveur de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
@@ -1773,51 +1773,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237120v1</w:t>
+                <w:t xml:space="preserve">hal-04237126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’insatisfaction sur les réseaux sociaux numériques : quelles stratégies adopter auprès des clients connectés</w:t>
               </w:r>
@@ -1974,299 +1974,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333595v1</w:t>
+                <w:t xml:space="preserve">halshs-03333697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333685v1</w:t>
+                <w:t xml:space="preserve">halshs-03333595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+                <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333697v1</w:t>
+                <w:t xml:space="preserve">halshs-03333685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
               </w:r>
@@ -2583,243 +2583,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Therese Albertini</w:t>
+                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237165v1</w:t>
+                <w:t xml:space="preserve">halshs-03001658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03001658v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
               </w:r>
@@ -2894,273 +2894,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyage au centre des communautés virtuelles des marques de territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque « Analyse des représentations des publics et des usages des internautes : retours critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908590v1</w:t>
+                <w:t xml:space="preserve">hal-02908586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations coopétitives sur un territoire. Etude exploratoire d’une station thermale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MABEST (Management des Activités du Bien-Être et de la Santé et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328737v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au centre des communautés virtuelles des marques de territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations coopétitives sur un territoire. Etude exploratoire d’une station thermale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Analyse des représentations des publics et des usages des internautes : retours critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque MABEST (Management des Activités du Bien-Être et de la Santé et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908586v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
               </w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,51 +5392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4819172D"/>
+    <w:nsid w:val="F8F5A4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5623,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedrine-zumbo-lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-0718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224285262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2025.2475489" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02188778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-marketing_territorial_et_participation_citoyenne_le_cas_de_la_marque_auvergne_nouveau_monde_cedrine_zumbo_lebrument-9782343241456-72219.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedrine-zumbo-lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-0718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224285262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2025.2475489" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02188778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-marketing_territorial_et_participation_citoyenne_le_cas_de_la_marque_auvergne_nouveau_monde_cedrine_zumbo_lebrument-9782343241456-72219.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>