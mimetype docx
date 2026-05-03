--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -571,849 +571,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering participation in smart cities: Political efficacy, public administration satisfaction and sense of belonging as drivers of citizens’ intention</w:t>
+                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120938⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.19-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265419v1</w:t>
+                <w:t xml:space="preserve">hal-03665680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+                <w:t xml:space="preserve">Triggering participation in smart cities: Political efficacy, public administration satisfaction and sense of belonging as drivers of citizens’ intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.19-54. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.120938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665680v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une démarche de marketing territorial : le cas d’une marque de territoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.129-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1072628ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091392v1</w:t>
+                <w:t xml:space="preserve">hal-02370765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une démarche de marketing territorial : le cas d’une marque de territoire française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3), pp.129-149. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1072628ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370765v1</w:t>
+                <w:t xml:space="preserve">hal-03091392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la réforme territoriale questionne le devenir et les ressorts de la marque Territoire : une approche par les proximités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les communautés virtuelles des marques Territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.5-28</w:t>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370801v1</w:t>
+                <w:t xml:space="preserve">hal-02328178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés virtuelles des marques Territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la réforme territoriale questionne le devenir et les ressorts de la marque Territoire : une approche par les proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.5-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328178v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction d’une démarche de marketing territorial : une lecture des parties prenantes d’une marque partagée</w:t>
+                <w:t xml:space="preserve">La co-construction d'une démarche de marketing territorial : une lecture des parties prenantes d'une marque partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3-4 (261), pp.49</w:t>
+              <w:t xml:space="preserve">revue française de marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177433v1</w:t>
+                <w:t xml:space="preserve">hal-02328069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction d'une démarche de marketing territorial : une lecture des parties prenantes d'une marque partagée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dispositifs de marketing territorial comme vecteur de participation : une approche arnsteinienne d’une marque de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue française de marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6/1 (3), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.061.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328069v1</w:t>
+                <w:t xml:space="preserve">hal-02188778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de marketing territorial comme vecteur de participation : une approche arnsteinienne d’une marque de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La co-construction d’une démarche de marketing territorial : une lecture des parties prenantes d’une marque partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4 (261), pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.061.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02188778v1</w:t>
+                <w:t xml:space="preserve">hal-02177433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
               </w:r>
@@ -1879,341 +1879,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333681v1</w:t>
+                <w:t xml:space="preserve">halshs-03333697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333697v1</w:t>
+                <w:t xml:space="preserve">halshs-03333595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333595v1</w:t>
+                <w:t xml:space="preserve">halshs-03333685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2222,1260 +2222,1260 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333685v1</w:t>
+                <w:t xml:space="preserve">halshs-03333681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">« Les stratégies de marquages collectifs : Un outil au service de l’implication des acteurs et de la valorisation des produits sur un territoire. Le cas de la « Clémentine de Corse ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333706v1</w:t>
+                <w:t xml:space="preserve">hal-02908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les stratégies de marquages collectifs : Un outil au service de l’implication des acteurs et de la valorisation des produits sur un territoire. Le cas de la « Clémentine de Corse ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908572v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908564v1</w:t>
+                <w:t xml:space="preserve">halshs-03001658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03001658v1</w:t>
+                <w:t xml:space="preserve">hal-04237165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Therese Albertini</w:t>
+                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237165v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyage au centre des communautés virtuelles des marques de territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Analyse des représentations des publics et des usages des internautes : retours critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908579v1</w:t>
+                <w:t xml:space="preserve">hal-02908586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au centre des communautés virtuelles des marques de territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Analyse des représentations des publics et des usages des internautes : retours critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908586v1</w:t>
+                <w:t xml:space="preserve">hal-02908590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">Relations coopétitives sur un territoire. Etude exploratoire d’une station thermale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque MABEST (Management des Activités du Bien-Être et de la Santé et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908590v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations coopétitives sur un territoire. Etude exploratoire d’une station thermale.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MABEST (Management des Activités du Bien-Être et de la Santé et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328737v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908583v1</w:t>
+                <w:t xml:space="preserve">hal-02908577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908577v1</w:t>
+                <w:t xml:space="preserve">hal-02908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une marque de territoire : conception et validation empirique de deux modèles d’équations structurelles.</w:t>
+                <w:t xml:space="preserve">Un territoire peut-il être brandé ? Le marketing territorial en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international, Regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP, un management public innovant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329400v1</w:t>
+                <w:t xml:space="preserve">hal-02328746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un territoire peut-il être brandé ? Le marketing territorial en question.</w:t>
+                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une marque de territoire : conception et validation empirique de deux modèles d’équations structurelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP, un management public innovant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Symposium international, Regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328746v1</w:t>
+                <w:t xml:space="preserve">hal-02329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer dissatisfaction and social networks: the role of facebook in consumer-brand relationship.</w:t>
               </w:r>
@@ -3908,739 +3908,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Place management and branding conference: sustainability, liveability &amp; connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Poznan (PL), Poland</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237233v1</w:t>
+                <w:t xml:space="preserve">hal-02329442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l’ambassadeur dans la prescription numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">colloque interdisciplinaire, « La prescription à l’heure du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Transfo Auvergne, 2015, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329442v1</w:t>
+                <w:t xml:space="preserve">hal-04238239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’ambassadeur dans la prescription numérique</w:t>
+                <w:t xml:space="preserve">Le rôle structurant des réseaux sociaux numériques dans la construction d’une communauté d’ambassadeurs d’une marque de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire, « La prescription à l’heure du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Transfo Auvergne, 2015, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">colloque interdisciplinaire, « Usages numériques, ingénierie et innovations au service du développement territorial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, 2015, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238239v1</w:t>
+                <w:t xml:space="preserve">hal-04238227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle structurant des réseaux sociaux numériques dans la construction d’une communauté d’ambassadeurs d’une marque de territoire</w:t>
+                <w:t xml:space="preserve">La marque de territoire comme fabrique participative : les démarches de marketing territorial en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire, « Usages numériques, ingénierie et innovations au service du développement territorial »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, 2015, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238227v1</w:t>
+                <w:t xml:space="preserve">hal-02329441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque de territoire comme fabrique participative : les démarches de marketing territorial en question.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, lyon, France</w:t>
+              <w:t xml:space="preserve">Third Place management and branding conference: sustainability, liveability &amp; connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Poznan (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329441v1</w:t>
+                <w:t xml:space="preserve">hal-04237233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextualisation et spécificités des pratiques de marketing territorial au service d’une marque région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237238v1</w:t>
+                <w:t xml:space="preserve">hal-04237239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation et spécificités des pratiques de marketing territorial au service d’une marque région</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des parties prenantes impliquées dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">30e colloque international AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237239v1</w:t>
+                <w:t xml:space="preserve">hal-04237235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des parties prenantes impliquées dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fondamentaux du marketing territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque international AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le patrimoine immatériel des collectivités territoriales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Droit de l’Université d’Auvergne – IADT, 2014, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237235v1</w:t>
+                <w:t xml:space="preserve">hal-04238232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fondamentaux du marketing territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le patrimoine immatériel des collectivités territoriales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Droit de l’Université d’Auvergne – IADT, 2014, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238232v1</w:t>
+                <w:t xml:space="preserve">hal-04237238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation et spécificités des pratiques de marketing territorial au service du développement régional : entre outil de gestion et instrument de communication politique</w:t>
               </w:r>
@@ -5013,203 +5013,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
+                <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328142v1</w:t>
+                <w:t xml:space="preserve">hal-02328729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles</w:t>
+                <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328729v1</w:t>
+                <w:t xml:space="preserve">hal-02328142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5392,51 +5392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8F5A4E1"/>
+    <w:nsid w:val="A3BC7B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5623,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedrine-zumbo-lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-0718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224285262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2025.2475489" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02188778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-marketing_territorial_et_participation_citoyenne_le_cas_de_la_marque_auvergne_nouveau_monde_cedrine_zumbo_lebrument-9782343241456-72219.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedrine-zumbo-lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-0718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224285262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2025.2475489" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02188778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-marketing_territorial_et_participation_citoyenne_le_cas_de_la_marque_auvergne_nouveau_monde_cedrine_zumbo_lebrument-9782343241456-72219.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>