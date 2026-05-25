--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -187,1435 +187,1526 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we ready to adopt soft mobility to visit archaeological sites? The case of France</w:t>
+                <w:t xml:space="preserve">From Pro‐Environmental Purchasing Behavior to Environmental Citizenship: A Dual‐Causal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13683500.2025.2475489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.70893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05061969v1</w:t>
+                <w:t xml:space="preserve">halshs-05618752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme territorial expérientiel des sites naturels : une analyse netnographique de ses manifestations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">Are we ready to adopt soft mobility to visit archaeological sites? The case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Issues in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13683500.2025.2475489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484927v1</w:t>
+                <w:t xml:space="preserve">halshs-05061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the VBN theory to understand residents' participation in the smart city: the case of French metropolises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Tourisme territorial expérientiel des sites naturels : une analyse netnographique de ses manifestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700109v1</w:t>
+                <w:t xml:space="preserve">hal-04484927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implication des équipes de campagne électorale à l’épreuve de l’adoption de WhatsApp : conception et test d’un modèle appliqué aux élections municipales françaises de 2020</w:t>
+                <w:t xml:space="preserve">Application of the VBN theory to understand residents' participation in the smart city: the case of French metropolises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 20 (3)</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163484v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+                <w:t xml:space="preserve">L’implication des équipes de campagne électorale à l’épreuve de l’adoption de WhatsApp : conception et test d’un modèle appliqué aux élections municipales françaises de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 20 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665680v1</w:t>
+                <w:t xml:space="preserve">halshs-04163484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering participation in smart cities: Political efficacy, public administration satisfaction and sense of belonging as drivers of citizens’ intention</w:t>
+                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120938⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.19-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265419v1</w:t>
+                <w:t xml:space="preserve">hal-03665680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une démarche de marketing territorial : le cas d’une marque de territoire française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering participation in smart cities: Political efficacy, public administration satisfaction and sense of belonging as drivers of citizens’ intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3), pp.129-149. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.120938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1072628ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370765v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une démarche de marketing territorial : le cas d’une marque de territoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.129-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1072628ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091392v1</w:t>
+                <w:t xml:space="preserve">hal-02370765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés virtuelles des marques Territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328178v1</w:t>
+                <w:t xml:space="preserve">hal-03091392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la réforme territoriale questionne le devenir et les ressorts de la marque Territoire : une approche par les proximités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les communautés virtuelles des marques Territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.5-28</w:t>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370801v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction d'une démarche de marketing territorial : une lecture des parties prenantes d'une marque partagée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quand la réforme territoriale questionne le devenir et les ressorts de la marque Territoire : une approche par les proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue française de marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.5-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328069v1</w:t>
+                <w:t xml:space="preserve">hal-02370801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de marketing territorial comme vecteur de participation : une approche arnsteinienne d’une marque de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La co-construction d'une démarche de marketing territorial : une lecture des parties prenantes d'une marque partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">revue française de marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.061.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02188778v1</w:t>
+                <w:t xml:space="preserve">hal-02328069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-construction d’une démarche de marketing territorial : une lecture des parties prenantes d’une marque partagée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dispositifs de marketing territorial comme vecteur de participation : une approche arnsteinienne d’une marque de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6/1 (3), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.061.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177433v1</w:t>
+                <w:t xml:space="preserve">hal-02188778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La co-construction d’une démarche de marketing territorial : une lecture des parties prenantes d’une marque partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4 (261), pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734726v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 / n° 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.043.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marques région à l'épreuve de la réforme territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (6), pp.55 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.326.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1625,51 +1716,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs favorisant l’adoption de la mobilité douce lors de la visite de sites archéologiques : une extension de la théorie du comportement planifié appliquée au cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1685,73 +1776,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos achats font-ils de nous des citoyens engagés pour l’environnement ? Etude de l’impact du comportement d'achat éco-responsable sur l’efficacité politique interne et la participation politique et sociale en faveur de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1767,264 +1858,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’insatisfaction sur les réseaux sociaux numériques : quelles stratégies adopter auprès des clients connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etienne Thil, Oct 2022, La Rochelle &amp; online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,73 +2130,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2121,87 +2212,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,872 +2307,872 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les stratégies de marquages collectifs : Un outil au service de l’implication des acteurs et de la valorisation des produits sur un territoire. Le cas de la « Clémentine de Corse ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03001658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au centre des communautés virtuelles des marques de territoire : une approche netnographique de la participation sur les Fan Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Analyse des représentations des publics et des usages des internautes : retours critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">Relations coopétitives sur un territoire. Etude exploratoire d’une station thermale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque MABEST (Management des Activités du Bien-Être et de la Santé et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908590v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations coopétitives sur un territoire. Etude exploratoire d’une station thermale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+                <w:t xml:space="preserve">Etudes au fil d’une décennie des mises en marque des régions : qu’avons-nous appris des processus adoptés et des démarches collaboratives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MABEST (Management des Activités du Bien-Être et de la Santé et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328737v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3097,1613 +3188,1613 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un territoire peut-il être brandé ? Le marketing territorial en question.</w:t>
+                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une marque de territoire : conception et validation empirique de deux modèles d’équations structurelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP, un management public innovant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Symposium international, Regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328746v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une marque de territoire : conception et validation empirique de deux modèles d’équations structurelles.</w:t>
+                <w:t xml:space="preserve">Un territoire peut-il être brandé ? Le marketing territorial en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international, Regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP, un management public innovant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329400v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer dissatisfaction and social networks: the role of facebook in consumer-brand relationship.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Cherif</w:t>
+                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Marketing Academy (EMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329422v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque région : un outil d'articulation des proximités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La participation des parties prenantes à une marque de territoire : vers une recherche d’universalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656077v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des parties prenantes à une marque de territoire : vers une recherche d’universalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer dissatisfaction and social networks: the role of facebook in consumer-brand relationship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">The European Marketing Academy (EMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329409v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation des réseaux sociaux numériques comme nouvel outil au service de la gestion de l'insatisfaction client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les managers publics face aux défis de la participation des parties prenantes d’une marque de territoire : le cas de la marque Auvergne Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Ciffop, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation numérique des citoyens aux communautés virtuelles des marques de territoire : une approche exploratoire des contenus échangés sur Facebook.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l’ambassadeur dans la prescription numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">colloque interdisciplinaire, « La prescription à l’heure du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Transfo Auvergne, 2015, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329442v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’ambassadeur dans la prescription numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnements et impacts pour les marques région de la reforme territoriale : Les marques région sont-elles solubles dans la reforme territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire, « La prescription à l’heure du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Transfo Auvergne, 2015, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238239v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle structurant des réseaux sociaux numériques dans la construction d’une communauté d’ambassadeurs d’une marque de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque interdisciplinaire, « Usages numériques, ingénierie et innovations au service du développement territorial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IADT, 2015, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marque de territoire comme fabrique participative : les démarches de marketing territorial en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stakeholders in two French regional branding processes (Auvergne and Brittany): What kind of involvement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Place management and branding conference: sustainability, liveability &amp; connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Poznan (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation et spécificités des pratiques de marketing territorial au service d’une marque région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des parties prenantes impliquées dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e colloque international AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondamentaux du marketing territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le patrimoine immatériel des collectivités territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Droit de l’Université d’Auvergne – IADT, 2014, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des enjeux pour les parties prenantes et les acteurs engagés dans la construction d’une marque région : le cas de la marque Auvergne Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation et spécificités des pratiques de marketing territorial au service du développement régional : entre outil de gestion et instrument de communication politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Doctoral International de Recherche en Management et Stratégie des Organisations Publiques 2013 (ADIMAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4713,100 +4804,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing territorial au prisme de la participation citoyenne : Le cas de la marque Auvergne Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Management public, 978-2-343-24145-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4816,124 +4907,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment adapter et hybrider les démarches participatives dans les territoires?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4943,267 +5034,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos achats font-ils de nous des citoyens éclairés et engagés pour l’environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5213,51 +5304,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réelle valorisation de la participation citoyenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5266,65 +5357,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5392,51 +5483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3BC7B0E"/>
+    <w:nsid w:val="144B16E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5623,51 +5714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedrine-zumbo-lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-0718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224285262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2025.2475489" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02188778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-marketing_territorial_et_participation_citoyenne_le_cas_de_la_marque_auvergne_nouveau_monde_cedrine_zumbo_lebrument-9782343241456-72219.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedrine-zumbo-lebrument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5256-0718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224285262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05618752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2025.2475489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04484927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02328069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02188778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.061.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02177433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.326.0055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Cherif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-marketing_territorial_et_participation_citoyenne_le_cas_de_la_marque_auvergne_nouveau_monde_cedrine_zumbo_lebrument-9782343241456-72219.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>