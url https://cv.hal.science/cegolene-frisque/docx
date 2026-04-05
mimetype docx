--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,1639 +72,1908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion de Rodney Benson, Julie Sedel et al., How Media Ownership Matters, New York, Oxford University Press, 2025, séminaire général Arènes, 14 octobre 2025.</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Une déspécialisation du journalisme? L'intrication croissante des métiers du journalisme et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Journalismes en tensions : normes, pratiques et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICO-GER Journalisme, Apr 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462380v1</w:t>
+                <w:t xml:space="preserve">hal-05568458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regional daily press in France: commercial and economic crisis, digital acceleration, and diversification into events communication and local TV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Strengthening Democracies: Social Action, Solidarity, and Sustainable Futures", 17th European Sociological Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RN18 - Sociology of Communications and Media Research, ESA, Aug 2026, Warsaw (POLAND), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux et frontières des médias libres, indépendants et alternatifs locaux dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Daquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revendiquer l'autonomie professionnelle. La construction de l'"indépendance" des médias comme problème public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Medlib, Université UPEC, Jan 2026, Créteil (94), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Media Monitoring Project 2025 - Enquêter sur le genre dans les matinales d'information radiophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Genre, médias, pouvoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lirces, Université Côte d'Azur, Apr 2026, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Work of « Pigistes », Fixed Term Contract and Self-employed Journalists in France. Fragmentation, competition and liberalization of Labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication and Capital(ism) ESA RN18 Mid-Term Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA RN18, Faculty of Social Sciences, University of Ljubljana, Aug 2025, Ljubijana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des femmes dans les médias, comme sujets, sources et expertes, et place des femmes dans le journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Journalisme en débat : genre et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de journalisme de Grenoble, Apr 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours des journalistes pigistes, contractuels et indépendants : entre précarisation, intégration et bifurcation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LAPIJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des pratiques et identités journalistiques, Université Libre de Bruxelles, Dec 2023, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours des journalistes en situation instable : entre précarisation, intégration et bifurcation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT1 Savoirs, travail, professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing the Status of Journalists and the Forms of Non-standard and Freelance Work in Western Countries : Exploratory Analysis Framework and Call for Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAMCR Conference -International Association for Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin (Ireland), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spread of Casual and Freelance Work in French Journalism New Flexible Model or Deconstruction of Labour Market and Professional Status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAMCR Conference -International Association for Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin (Ireland), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les voix féminines dans la presse écrite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres régionales de la presse écrite et des jeunes Ligériens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarisation du journalisme et porosité croissante avec la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Communication et journalisme : nouvelles frontières, nouvelles interdépendances "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, St Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre presse régionale et acteurs institutionnels locaux : partenariats et dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Les mutations de l'information et des médias locaux et régionaux : économie, contenus, usages et pratiques professionnelles "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice d'un journalisme critique comme forme de résistance aux pressions et conventions médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RT Sociologie politique - Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarisation du journalisme et transformation des conditions d'exercice du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du journalisme, table ronde " Où en sont les journalistes ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'apprentissage et d'intégration et formes de précarité chez les journalistes instables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " L'insertion professionnelle dans le journalisme "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positionnements professionnels, formes d'investissement et constructions identitaires. La variété des postures des journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...975 lines deleted...]
-                <w:t xml:space="preserve">halshs-00794106v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de Rodney Benson, Julie Sedel et al., How Media Ownership Matters, New York, Oxford University Press, 2025, séminaire général Arènes, 14 octobre 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de l’ouvrage de Marine Duros, Immobilier hors sol. Comment la finance s'accapare nos villes, Paris, Raisons d’agir, 2025, Séminaire Impromptus du CENS, 30 avril 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intrication croissante des métiers du journalisme et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Manuel de journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.127-146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerner les formes d’emploi instable dans le journalisme : questionnement et confrontation des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Leteinturier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces professionnels des journalistes. Des corpus quantitatifs aux analyses qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Université Panthéon-Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 111-138 pp., 2015, 979-10-90429-55-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01151429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le journalisme « au féminin » : dynamiques de spécialisation, enjeux organisationnels et traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le journalisme au féminin : Assignations, inventions, stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-43, 2010, Res publica, 978-2-7535-3904-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.13723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.13723⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03229142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des militants du journalisme? Les journalistes critiques comme militants de l'autonomie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruellan Denis, Lévêque Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalistes engagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-164, 2010, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Penser la multiplicité des dynamiques de féminisation, des positionnements professionnels et des rapports au genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787068v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le journalisme au féminin : Assignations, inventions, stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-259, 2010, Res publica, 978-2-7535-3904-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.13748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1714,781 +1983,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Giscard d’Estaing incarne une espèce de “rétro-modernisme”, une vision assez traditionnelle de la modernisation de la vie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC dans les recherches sur le journalisme au sein d’un laboratoire pluridisciplinaire, issu de la science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.2457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC dans les recherches sur le journalisme au sein d’un laboratoire pluridisciplinaire, issu de la science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Précarisation des journalistes et porosité croissante avec la communication</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarisation du journalisme et porosité croissante avec la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les attractions de la communication, 26, pp. 94-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarisation des journalistes et porosité croissante avec la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les attractions de la communication, 26, pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des femmes dans les organisations médiatiques et politiques d’égalité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des statuts précaires et (dé)structuration de l’espace professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.78-93</w:t>
+              <w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des statuts précaires et (dé)structuration de l’espace professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.78-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01136597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une reconfiguration des espaces médiatiques et politiques locaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (5), pp.951-973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.605.0951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journalisme au prisme du genre : une problématique féconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.175-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2498,276 +2767,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces professionnels des journalistes. Des corpus quantitatifs aux analyses qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leteinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Université Panthéon-Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228 p., 2015, 979-10-90429-55-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01151428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Le journalisme « au féminin » : dynamiques de spécialisation, enjeux organisationnels et traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cégolène Frisque; Béatrice Damian-Gaillard; Eugénie Saitta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-43, 2010, Res publica, 978-2-7535-1115-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Préface de Jacques Commaille. La Documentation française; Service des Droits des Femmes, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2777,192 +3046,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes de la précarité : formes d'instabilité et modes d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPS - Ministère de la Culture et de la Communication; MSHB (Maison des Sciences de l'Homme de Bretagne). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des expulsions locatives : Les paradoxes de la banalisation d’un nouveau risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DREES-MIRE - Ministère de la santé et des solidarités. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2972,91 +3241,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des cadres administratifs intermédiaires dans l'inscription locale des politiques sociales du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3066,114 +3335,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité journalistique au quotidien : Travail relationnel, identitaire et rédactionnel des journalistes de la presse quotidienne régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris X - Nanterre, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05170876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3320,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;gol&#232;ne Frisque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Daquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ramel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-paris2.fr/1421137286638/0/fiche___document/&amp;amp;RH=1164386910062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13748" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harvey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;gol&#232;ne Frisque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568432v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Daquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ramel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-paris2.fr/1421137286638/0/fiche___document/&amp;amp;RH=1164386910062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13723" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>