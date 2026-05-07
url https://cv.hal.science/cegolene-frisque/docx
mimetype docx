--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -72,1416 +72,1416 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de Rodney Benson, Julie Sedel et al., How Media Ownership Matters, New York, Oxford University Press, 2025, séminaire général Arènes, 14 octobre 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de l’ouvrage de Marine Duros, Immobilier hors sol. Comment la finance s'accapare nos villes, Paris, Raisons d’agir, 2025, Séminaire Impromptus du CENS, 30 avril 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regional daily press in France: commercial and economic crisis, digital acceleration, and diversification into events communication and local TV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Strengthening Democracies: Social Action, Solidarity, and Sustainable Futures", 17th European Sociological Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RN18 - Sociology of Communications and Media Research, ESA, Aug 2026, Warsaw (POLAND), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux et frontières des médias libres, indépendants et alternatifs locaux dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Daquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revendiquer l'autonomie professionnelle. La construction de l'"indépendance" des médias comme problème public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Medlib, Université UPEC, Jan 2026, Créteil (94), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Media Monitoring Project 2025 - Enquêter sur le genre dans les matinales d'information radiophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Genre, médias, pouvoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lirces, Université Côte d'Azur, Apr 2026, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une déspécialisation du journalisme? L'intrication croissante des métiers du journalisme et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Journalismes en tensions : normes, pratiques et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELICO-GER Journalisme, Apr 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Work of « Pigistes », Fixed Term Contract and Self-employed Journalists in France. Fragmentation, competition and liberalization of Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication and Capital(ism) ESA RN18 Mid-Term Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA RN18, Faculty of Social Sciences, University of Ljubljana, Aug 2025, Ljubijana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours des journalistes pigistes, contractuels et indépendants : entre précarisation, intégration et bifurcation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LAPIJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des pratiques et identités journalistiques, Université Libre de Bruxelles, Dec 2023, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours des journalistes en situation instable : entre précarisation, intégration et bifurcation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT1 Savoirs, travail, professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des femmes dans les médias, comme sujets, sources et expertes, et place des femmes dans le journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études Journalisme en débat : genre et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de journalisme de Grenoble, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the Status of Journalists and the Forms of Non-standard and Freelance Work in Western Countries : Exploratory Analysis Framework and Call for Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMCR Conference -International Association for Media and Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spread of Casual and Freelance Work in French Journalism New Flexible Model or Deconstruction of Labour Market and Professional Status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMCR Conference -International Association for Media and Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports entre presse régionale et acteurs institutionnels locaux : partenariats et dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Les mutations de l'information et des médias locaux et régionaux : économie, contenus, usages et pratiques professionnelles "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarisation du journalisme et porosité croissante avec la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Communication et journalisme : nouvelles frontières, nouvelles interdépendances "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, St Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les voix féminines dans la presse écrite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales de la presse écrite et des jeunes Ligériens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice d'un journalisme critique comme forme de résistance aux pressions et conventions médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT Sociologie politique - Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarisation du journalisme et transformation des conditions d'exercice du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du journalisme, table ronde " Où en sont les journalistes ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d'apprentissage et d'intégration et formes de précarité chez les journalistes instables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude " L'insertion professionnelle dans le journalisme "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnements professionnels, formes d'investissement et constructions identitaires. La variété des postures des journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794106v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-05568496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2216,234 +2216,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarisation du journalisme et porosité croissante avec la communication</w:t>
+                <w:t xml:space="preserve">Précarisation des journalistes et porosité croissante avec la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les attractions de la communication, 26, pp. 94-115</w:t>
+              <w:t xml:space="preserve">, 2014, Les attractions de la communication, 26, pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178930v1</w:t>
+                <w:t xml:space="preserve">halshs-01144865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarisation des journalistes et porosité croissante avec la communication</w:t>
+                <w:t xml:space="preserve">Place des femmes dans les organisations médiatiques et politiques d’égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cégolène Frisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarisation du journalisme et porosité croissante avec la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cégolène Frisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les attractions de la communication, 26, pp.95-111</w:t>
+              <w:t xml:space="preserve">, 2014, Les attractions de la communication, 26, pp. 94-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-01144981v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des statuts précaires et (dé)structuration de l’espace professionnel</w:t>
               </w:r>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;gol&#232;ne Frisque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568432v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Daquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ramel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-paris2.fr/1421137286638/0/fiche___document/&amp;amp;RH=1164386910062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13723" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;gol&#232;ne Frisque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568496v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Daquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-paris2.fr/1421137286638/0/fiche___document/&amp;amp;RH=1164386910062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13723" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/13748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2263/le-journalisme-au-feminin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>