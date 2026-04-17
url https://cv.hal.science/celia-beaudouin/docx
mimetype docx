--- v0 (2026-03-06)
+++ v1 (2026-04-17)
@@ -185,643 +185,643 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAMBSHEIM, &amp;quot;Zone d'activités EcoRhena&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+                <w:t xml:space="preserve">ITTENHEIM, &amp;quot;ZAC Les Portes de l'Ackerland&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gonçalves</w:t>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaelle Hervé</w:t>
+                <w:t xml:space="preserve">Adrien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauréanne Lang</w:t>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Wittlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520447v1</w:t>
+                <w:t xml:space="preserve">hal-05519302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITTENHEIM, &amp;quot;ZAC Les Portes de l'Ackerland&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+                <w:t xml:space="preserve">NAMBSHEIM, &amp;quot;Zone d'activités EcoRhena&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+                <w:t xml:space="preserve">Lucas Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bernard</w:t>
+                <w:t xml:space="preserve">Gwénaelle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Boury</w:t>
+                <w:t xml:space="preserve">Lauréanne Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Wittlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519302v1</w:t>
+                <w:t xml:space="preserve">hal-05520447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KEMBS, &amp;quot;Rue Paul Bader&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+                <w:t xml:space="preserve">BERGHOLTZ, &amp;quot;Chemin d'Orschwihr&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Murer</w:t>
+                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Béraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+                <w:t xml:space="preserve">Lucie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520036v1</w:t>
+                <w:t xml:space="preserve">hal-05518614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINTZHEIM, &amp;quot;Château de Kintzheim&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréanne Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERGHOLTZ, &amp;quot;Chemin d'Orschwihr&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KEMBS, &amp;quot;Rue Paul Bader&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bolou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gonçalves</w:t>
+                <w:t xml:space="preserve">Marianne Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gonçalves</w:t>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518614v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLMAR, &amp;quot;4 rue André Kiener&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,51 +895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WINGERSHEIM-LES-QUATRE-BANS, &amp;quot;Schelmengrube&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,295 +1401,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Holocene climate dynamics on the European scale: Insights from a coastal archaeological record from the temperate Bay of Biscay (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">Frederique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Serieyssol</w:t>
+                <w:t xml:space="preserve">Yannick Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fassion</w:t>
+                <w:t xml:space="preserve">Celia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 636, pp.9-24. </w:t>
+              <w:t xml:space="preserve">, 2022, 613, pp.46-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04105514v1</w:t>
+                <w:t xml:space="preserve">hal-04275750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene climate dynamics on the European scale: Insights from a coastal archaeological record from the temperate Bay of Biscay (SW France)</w:t>
+                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eynaud</w:t>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Verdin</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mary</w:t>
+                <w:t xml:space="preserve">Karen Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Beaudouin</w:t>
+                <w:t xml:space="preserve">Franck Fassion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 613, pp.46-60. </w:t>
+              <w:t xml:space="preserve">, 2022, 636, pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275750v1</w:t>
+                <w:t xml:space="preserve">halshs-04105514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">East Asian pollen database: modern pollen distribution and its quantitative relationship with vegetation and climate</w:t>
               </w:r>
@@ -2446,443 +2446,443 @@
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
+              <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179455v1</w:t>
+                <w:t xml:space="preserve">hal-00112103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (4), pp.455-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112103v1</w:t>
+                <w:t xml:space="preserve">hal-00878178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boës</w:t>
+                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Acherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878178v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A similar to 8,000-yr record of palaeohydrology and environmental change in fluvial-influenced sediments from Arles-Piton core, upper Rhone Delta, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49, pp.455-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3357,90 +3357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palynology as a tool for palaeoclimate and palaeoenvironmental reconstructions in a Holocene delta: the example of the Camargue (Rhone, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Congress of Spoleto " Effetti morfogenetici delle variazioni climatiche e dell'impatto antropico del corso dell'Olocene "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Umbria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAD5CAA9"/>
+    <w:nsid w:val="AF7A7594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3786,51 +3786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-beaudouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-9836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;anne Lang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wittlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Riviere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goncalves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Beaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.09.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyuan Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32XXC4BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L19L62TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-503-2009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Touzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/02-878.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2004.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9WZ34XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tinacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-beaudouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-9836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;anne Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wittlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Riviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goncalves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Beaudouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.09.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyuan Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32XXC4BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L19L62TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-503-2009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Touzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/02-878.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2004.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9WZ34XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tinacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>