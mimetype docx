--- v1 (2026-04-17)
+++ v2 (2026-05-13)
@@ -185,145 +185,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITTENHEIM, &amp;quot;ZAC Les Portes de l'Ackerland&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+                <w:t xml:space="preserve">COLMAR, &amp;quot;4 rue André Kiener&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bernard</w:t>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Boury</w:t>
+                <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+                <w:t xml:space="preserve">Nolwenn Kerbastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519302v1</w:t>
+                <w:t xml:space="preserve">hal-05518988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAMBSHEIM, &amp;quot;Zone d'activités EcoRhena&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
@@ -417,735 +417,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERGHOLTZ, &amp;quot;Chemin d'Orschwihr&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+                <w:t xml:space="preserve">ITTENHEIM, &amp;quot;ZAC Les Portes de l'Ackerland&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bolou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gonçalves</w:t>
+                <w:t xml:space="preserve">Adrien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gonçalves</w:t>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518614v1</w:t>
+                <w:t xml:space="preserve">hal-05519302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KINTZHEIM, &amp;quot;Château de Kintzheim&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BERGHOLTZ, &amp;quot;Chemin d'Orschwihr&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Riviere</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2025</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520053v1</w:t>
+                <w:t xml:space="preserve">hal-05518614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KEMBS, &amp;quot;Rue Paul Bader&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">KINTZHEIM, &amp;quot;Château de Kintzheim&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréanne Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Murer</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05520036v1</w:t>
+                <w:t xml:space="preserve">hal-05520053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLMAR, &amp;quot;4 rue André Kiener&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Boury</w:t>
+                <w:t xml:space="preserve">KEMBS, &amp;quot;Rue Paul Bader&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Henry</w:t>
+                <w:t xml:space="preserve">Marianne Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Kerbastard</w:t>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518988v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINGERSHEIM-LES-QUATRE-BANS, &amp;quot;Schelmengrube&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+                <w:t xml:space="preserve">EBERSHEIM-SÉLESTAT, &amp;quot;Westrich-Riedwasen/RD1083&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Goncalves</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534197v1</w:t>
+                <w:t xml:space="preserve">hal-05532258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBERSHEIM-SÉLESTAT, &amp;quot;Westrich-Riedwasen/RD1083&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Henry</w:t>
+                <w:t xml:space="preserve">WINGERSHEIM-LES-QUATRE-BANS, &amp;quot;Schelmengrube&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532258v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68)</w:t>
               </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1401,295 +1401,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene climate dynamics on the European scale: Insights from a coastal archaeological record from the temperate Bay of Biscay (SW France)</w:t>
+                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eynaud</w:t>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Verdin</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mary</w:t>
+                <w:t xml:space="preserve">Karen Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Beaudouin</w:t>
+                <w:t xml:space="preserve">Franck Fassion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 613, pp.46-60. </w:t>
+              <w:t xml:space="preserve">, 2022, 636, pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275750v1</w:t>
+                <w:t xml:space="preserve">halshs-04105514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Holocene climate dynamics on the European scale: Insights from a coastal archaeological record from the temperate Bay of Biscay (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">Frederique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Serieyssol</w:t>
+                <w:t xml:space="preserve">Yannick Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fassion</w:t>
+                <w:t xml:space="preserve">Celia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 636, pp.9-24. </w:t>
+              <w:t xml:space="preserve">, 2022, 613, pp.46-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04105514v1</w:t>
+                <w:t xml:space="preserve">hal-04275750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">East Asian pollen database: modern pollen distribution and its quantitative relationship with vegetation and climate</w:t>
               </w:r>
@@ -2363,699 +2363,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
+                <w:t xml:space="preserve">Present-day rhythmic deposition in the grand Rhone prodelta (NW Mediterranean) according to high-resolution pollen analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Acherki</w:t>
+                <w:t xml:space="preserve">Geneviève Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Courtois</w:t>
+                <w:t xml:space="preserve">Abdelali Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Pierre Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (2), pp.292-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/02-878.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112103v1</w:t>
+                <w:t xml:space="preserve">halsde-00340196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Acherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bruneton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boës</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878178v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179455v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A similar to 8,000-yr record of palaeohydrology and environmental change in fluvial-influenced sediments from Arles-Piton core, upper Rhone Delta, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49, pp.455-484</w:t>
+              <w:t xml:space="preserve">, 2005, 49 (4), pp.455-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188232v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day rhythmic deposition in the grand Rhone prodelta (NW Mediterranean) according to high-resolution pollen analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">A similar to 8,000-yr record of palaeohydrology and environmental change in fluvial-influenced sediments from Arles-Piton core, upper Rhone Delta, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Cambon</w:t>
+                <w:t xml:space="preserve">C. Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Touzani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49, pp.455-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00340196v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late-Quaternary climatic signal recorded in a deep-sea turbiditic levee (Rhône Neofan, Gulf of Lions, NW Mediterranean): palynological constraints</w:t>
               </w:r>
@@ -3357,90 +3357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palynology as a tool for palaeoclimate and palaeoenvironmental reconstructions in a Holocene delta: the example of the Camargue (Rhone, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Congress of Spoleto " Effetti morfogenetici delle variazioni climatiche e dell'impatto antropico del corso dell'Olocene "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Umbria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF7A7594"/>
+    <w:nsid w:val="8D6EC040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3786,51 +3786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-beaudouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-9836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;anne Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wittlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Riviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goncalves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Beaudouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.09.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyuan Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32XXC4BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L19L62TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-503-2009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Touzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/02-878.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2004.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9WZ34XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tinacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-beaudouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-9836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;anne Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wittlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goncalves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Beaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.09.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyuan Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32XXC4BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L19L62TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-503-2009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cambon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Touzani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/02-878.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2004.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9WZ34XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tinacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>