--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular rotaxanes and polyrotaxanes as potential MRI contrast agents: a comprehensive 17O NMR and relaxometric study</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes with acetophenone-based push-pull antennas as efficient MRI and two-photon microscopy imaging probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vives</w:t>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 589, pp.122947. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (8), pp.4191-4202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2025.122947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc06902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362359v1</w:t>
+                <w:t xml:space="preserve">hal-05535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes with acetophenone-based push-pull antennas as efficient MRI and two-photon microscopy imaging probes</w:t>
+                <w:t xml:space="preserve">Supramolecular rotaxanes and polyrotaxanes as potential MRI contrast agents: a comprehensive 17O NMR and relaxometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Marchetti</w:t>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Akl</w:t>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (8), pp.4191-4202. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 589, pp.122947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc06902e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2025.122947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535063v1</w:t>
+                <w:t xml:space="preserve">hal-05362359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Sensing with a Pyridine‐Based Lanthanide Contrast Agent: Structural Analysis in Aqueous Solution</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (7), </w:t>
@@ -1574,425 +1574,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphorylated zinc finger peptide bearing a gadolinium complex for zinc detection by MRI.</w:t>
+                <w:t xml:space="preserve">Zinc-sensitive MRI contrast agents: importance of local probe accumulation in zinc-rich tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3dt00728f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.12883-12886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC03137C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112267v1</w:t>
+                <w:t xml:space="preserve">hal-04254714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd 3+ Complexes for MRI Detection of Zn 2+ in the Presence of Human Serum Albumin: Structure–Activity Relationships</w:t>
+                <w:t xml:space="preserve">A phosphorylated zinc finger peptide bearing a gadolinium complex for zinc detection by MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyula Tircsó</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (42), pp.17207-17218. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (19), pp.6260-6266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3dt00728f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258789v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-sensitive MRI contrast agents: importance of local probe accumulation in zinc-rich tissues</w:t>
+                <w:t xml:space="preserve">Gd 3+ Complexes for MRI Detection of Zn 2+ in the Presence of Human Serum Albumin: Structure–Activity Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Même</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Gyula Tircsó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.12883-12886. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (42), pp.17207-17218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CC03137C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254714v1</w:t>
+                <w:t xml:space="preserve">hal-04258789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Responding Modes of Highly Potent Gadolinium-Based Magnetic Resonance Imaging Probes Sensitive to Zinc Ions</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-based environment-sensitive MRI contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61, pp.154-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,265 +2599,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Zn(II) to Cu(II) Detection by MRI Using Metal-Based Probes: Current Progress and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlei Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13120436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437148v1</w:t>
+                <w:t xml:space="preserve">hal-03200757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Zn(II) to Cu(II) Detection by MRI Using Metal-Based Probes: Current Progress and Challenges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pliquett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.436. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph13120436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200757v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and In Vitro Studies of a Gd(DOTA)–Porphyrin Conjugate for Combined MRI and Photodynamic Treatment</w:t>
               </w:r>
@@ -2977,51 +2977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsive ParaCEST Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3254,51 +3254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Aigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3330,632 +3330,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Mn 2+ complexes of open-chain ligands with a pyridine backbone: less donor atoms lead to higher kinetic inertness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Kálmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8012-8020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ00648B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871226v1</w:t>
+                <w:t xml:space="preserve">hal-01966154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn 2+ detection by MRI using Ln 3+ -based complexes: The central role of coordination chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965976v1</w:t>
+                <w:t xml:space="preserve">hal-01871226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bishydrated, Eight-Coordinate Gd(III) Complex with Very Fast Water Exchange: Synthesis, Characterization, and Phantom MR Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samsuzzoha Mondal</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201801629⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (55), pp.7597 - 7600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071241v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zn 2+ detection by MRI using Ln 3+ -based complexes: The central role of coordination chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 369, pp.91-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904447v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn 2+ complexes of open-chain ligands with a pyridine backbone: less donor atoms lead to higher kinetic inertness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A Bishydrated, Eight-Coordinate Gd(III) Complex with Very Fast Water Exchange: Synthesis, Characterization, and Phantom MR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedika Phukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Kálmán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Samsuzzoha Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (10), pp.8012-8020. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27), pp.7668-7673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ00648B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.201801629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966154v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Porphyrin Dimer–GdDOTA Conjugate as a Theranostic Agent for One- and Two-Photon Photodynamic Therapy and MRI</w:t>
               </w:r>
@@ -4069,425 +4069,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface PEG Grafting Density Determines Magnetic Relaxation Properties of Gd-Loaded Porous Nanoparticles for MR Imaging Applications</w:t>
+                <w:t xml:space="preserve">Proton-exchange in a paramagnetic chemical exchange saturation transfer agent from experimental studies and ab initio metadynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
+                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joop A. Peters</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe ́ Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b05912⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.4317-4323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632905v1</w:t>
+                <w:t xml:space="preserve">cea-01496904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Surface PEG Grafting Density Determines Magnetic Relaxation Properties of Gd-Loaded Porous Nanoparticles for MR Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+                <w:t xml:space="preserve">Joop A. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+                <w:t xml:space="preserve">Jacob M.A. van Hengst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+                <w:t xml:space="preserve">Hans Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (28), pp.23458 - 23465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b05912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480341v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-exchange in a paramagnetic chemical exchange saturation transfer agent from experimental studies and ab initio metadynamics simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe ́ Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56, pp.4317-4323. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01496904v1</w:t>
+                <w:t xml:space="preserve">hal-01480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic water soluble di-/tritopic molecular receptors exhibiting Ca2+/Mg2+ exchange</w:t>
               </w:r>
@@ -4601,252 +4601,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of Lanthanide(III) Agents Responsive to Enzymatic Activities in Three Complementary Imaging Modalities: Visible/Near-Infrared Luminescence, PARACEST-, and T 1 -MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Smart Contrast Agents for Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b12084⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp.102 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2016.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407004v1</w:t>
+                <w:t xml:space="preserve">hal-01405839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Contrast Agents for Magnetic Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Prototypes of Lanthanide(III) Agents Responsive to Enzymatic Activities in Three Complementary Imaging Modalities: Visible/Near-Infrared Luminescence, PARACEST-, and T 1 -MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70 (1), pp.102 - 108. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (9), pp.2913 - 2916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2016.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b12084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405839v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-responsive relaxometric behaviour of coordination polymer nanoparticles made of a stable macrocyclic gadolinium macrocyclic chelate</w:t>
               </w:r>
@@ -5234,90 +5234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular architecture control in synthesis of spherical Ln-containing nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5368,90 +5368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pyridine-based ligand with two hydrazine functions for lanthanide chelation: remarkable kinetic inertness for a linear, bishydrated complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Tircsó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Ben Azzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (6), pp.1072-1081. </w:t>
@@ -5648,51 +5648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic studies of Gd$^{3+}$-based MRI contrast agents for Zn$^{2+}$ detection: towards rational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,64 +5794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,90 +5953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanozeolite-LTL with Gd(III) deposited in the large and Eu(III) in the small cavities as a magnetic resonance optical imaging probe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (12), pp.3358-3364. </w:t>
@@ -6086,64 +6086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-Based, Near-Infrared Luminescent and Magnetic Lipoparticles: Monitoring Particle Integrity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,90 +6379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxometry Studies of a Highly Stable Nanoscale Metal–Organic Framework Made of Cu(II), Gd(III), and the Macrocyclic DOTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Carné-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhar Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (47), pp.17711-17714. </w:t>
@@ -6513,77 +6513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic stability and relaxation studies of small, triaza-macrocyclic Mn(II) chelates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsénio de Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F G C Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M T Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6628,347 +6628,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridine-based lanthanide complexes combining MRI and NIR luminescence activities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Luminescent lanthanide-binding peptides: sensitising the excited states of Eu(III) and Tb(III) with a 1,8-naphthalimide-based antenna.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad M Shade</w:t>
+                <w:t xml:space="preserve">Marc Devocelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohuslav Drahoš</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (5), pp.1419-31. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.126-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201102310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1ob06567j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720541v1</w:t>
+                <w:t xml:space="preserve">hal-00721797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent lanthanide-binding peptides: sensitising the excited states of Eu(III) and Tb(III) with a 1,8-naphthalimide-based antenna.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Pyridine-based lanthanide complexes combining MRI and NIR luminescence activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Devocelle</w:t>
+                <w:t xml:space="preserve">Chad M Shade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bohuslav Drahoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (1), pp.126-33. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (5), pp.1419-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ob06567j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721797v1</w:t>
+                <w:t xml:space="preserve">hal-00720541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide complexes based on a diazapyridinophane platform containing picolinate pendants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Roca-Sabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esteban-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (20), pp.10893-10903. </w:t>
@@ -7019,51 +7019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoquinoline-based lanthanide complexes: bright NIR optical probes and efficient MRI agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation kinetics of Mn2+ complexes of NOTA and DOTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohuslav Drahoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Kubíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7420,51 +7420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic chromophore cargo in micellar structures: a different strategy to sensitize lanthanide cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pellegatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7566,64 +7566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart MR Imaging Agents Relevant to Potential Neurologic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (3), pp.401-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7657,64 +7657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards highly efficient, intelligent and bimodal imaging probes : novel approaches provided by lanthanide coordination chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (6-7 Sp. Iss. SI), pp.700-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7760,64 +7760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging probes for sensing biologically relevant metal ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (3), pp.367-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7968,51 +7968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetic Relaxation Enhancements in Acetate and Its Fluorine Derivatives Interacting with Gd3+: Complex Formation, Structure, and Transmetallation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal H. Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8065,328 +8065,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide macrocyclic quinolyl conjugates as luminescent molecular switches and logic gate functions using HO− and O2 as inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Lanthanide luminescent gold nanoparticles: pH-driven self-assembly formation between Eu(III)-cyclen conjugated AuNPs and sensitising β-diketonate antenna in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B820372E⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (15), pp.3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b904183d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117728v1</w:t>
+                <w:t xml:space="preserve">hal-02117719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide luminescent gold nanoparticles: pH-driven self-assembly formation between Eu(III)-cyclen conjugated AuNPs and sensitising β-diketonate antenna in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Lanthanide macrocyclic quinolyl conjugates as luminescent molecular switches and logic gate functions using HO− and O2 as inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (15), pp.3074. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b904183d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B820372E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117719v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gadolinium-binding cyclodecapeptide with a large high-field relaxivity involving second-sphere water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Crouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico - Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8591,77 +8591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies in aqueous solution of new binuclear lanthanide luminescent peptide conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Devocelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.4552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8707,103 +8707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective mono N-alkylations of cyclen in one step syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Plush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doireann Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (45), pp.8052-8055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8849,51 +8849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion complexes of trivalent lutetium cations with an acidic derivative of per(3,6-anhydro)-α-cyclodextrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9126,77 +9126,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lanthanide complexes for in vivo luminescent biphotonic and MRI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9277,51 +9277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Di Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi P Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,221 +9508,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart MRI contrast agents for cation detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la fédération de recherche CBM-ICOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de FLI et du GDR AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546695v1</w:t>
+                <w:t xml:space="preserve">hal-03546197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart MRI contrast agents for cation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de FLI et du GDR AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de la fédération de recherche CBM-ICOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546197v1</w:t>
+                <w:t xml:space="preserve">hal-03546695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Responsive MRI contrast agents</w:t>
               </w:r>
@@ -10223,77 +10223,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lanthanide complexes for in vivo luminescent biphotonic and MRI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Imaging Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
@@ -10663,51 +10663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
@@ -10788,51 +10788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
@@ -10900,51 +10900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11021,51 +11021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11256,64 +11256,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Magnetic Resonance Imaging Probes Based on Ln3+ Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-96, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11347,64 +11347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligand Design in Medicinal Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.321-354, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11477,51 +11477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merbach Andre S., Helm Lothar, Tóth Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemistry of Contrast Agents in Medical Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.343-385, 2013, 978-1-119-99176-2</w:t>
@@ -11563,51 +11563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Contrast Agents, In Supramolecular Chemistry : From Molecules to Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jakab-Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan W. Steed, Philip A. Gale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-Assembly and Supramolecular Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, John Wiley &amp; Sons, Ltd, pp.2693-2723, 2012, 978-0-470-74640-0. </w:t>
@@ -11677,77 +11677,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles Comprising Luminescent Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11810,51 +11810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation des cations lanthanides trivalents par des ligands d'origine biologique pour l'IRM : Structure, thermodynamique et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12050,51 +12050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00728f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoji Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Am&#233;zqueta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara R&#224;fols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Angelovski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120436" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7050068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedika Phukan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsuzzoha Mondal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01496904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#769; Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02773" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lavie-Cambot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02732f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ar&#237;&#241;ez-Soriano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albalad J." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carn&#233;-S&#225;nchez J." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busqu&#233; C. S." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602356" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503433" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Ben Azzeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MNK7GVW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304457" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F1M3LJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Fernandes Mendon&#231;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melchior" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M Marques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Chaves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32237d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carn&#233;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4094378" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#233;nio de S&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M T Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32496b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720541v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Shade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Draho&#353;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102310" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06567j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Roca-Sabio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301369z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202446e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Surman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia S. Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Lowe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin D. Kenny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy D. Bell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S3WCPXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hermann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Luke&#353;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01328e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegatti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Shade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B918881A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4R3ZKX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A1753" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB5FHPRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.09.161" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H Fries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp10101443v" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117750v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H. Fries" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000448" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30KN27RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820372E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MSX03XWW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904183d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE2C4D0E77604C9B9AAE0CD2F7B921195AABE81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delangle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802347r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K0JQJT6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811388B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BTRT1M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doireann Moore" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCT2G1XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b414870c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D8F9AA42B100EB0E9E67F6178AF85F0200BD260/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTH32V41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283004v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283060v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283181v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546714v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adioch.2015.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118697191.ch12" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876916v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Botta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470661345.Smc104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00728f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoji Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Am&#233;zqueta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara R&#224;fols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Angelovski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120436" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7050068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedika Phukan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsuzzoha Mondal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801629" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01496904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#769; Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02773" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lavie-Cambot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02732f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.102" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ar&#237;&#241;ez-Soriano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albalad J." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carn&#233;-S&#225;nchez J." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busqu&#233; C. S." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602356" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503433" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Ben Azzeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MNK7GVW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304457" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F1M3LJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Fernandes Mendon&#231;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melchior" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M Marques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Chaves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32237d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carn&#233;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4094378" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#233;nio de S&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M T Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32496b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06567j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Shade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Draho&#353;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Roca-Sabio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301369z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202446e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Surman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia S. Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Lowe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin D. Kenny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy D. Bell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S3WCPXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hermann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Luke&#353;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01328e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegatti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Shade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B918881A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4R3ZKX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A1753" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB5FHPRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.09.161" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H Fries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp10101443v" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117750v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H. Fries" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000448" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30KN27RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904183d" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE2C4D0E77604C9B9AAE0CD2F7B921195AABE81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820372E" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MSX03XWW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delangle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802347r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K0JQJT6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811388B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BTRT1M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doireann Moore" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCT2G1XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b414870c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D8F9AA42B100EB0E9E67F6178AF85F0200BD260/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTH32V41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546695v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283004v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283060v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283181v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546714v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adioch.2015.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118697191.ch12" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876916v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Botta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470661345.Smc104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>