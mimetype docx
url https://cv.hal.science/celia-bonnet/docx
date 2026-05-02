--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes with acetophenone-based push-pull antennas as efficient MRI and two-photon microscopy imaging probes</w:t>
+                <w:t xml:space="preserve">Supramolecular rotaxanes and polyrotaxanes as potential MRI contrast agents: a comprehensive 17O NMR and relaxometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Marchetti</w:t>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Akl</w:t>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (8), pp.4191-4202. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 589, pp.122947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc06902e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2025.122947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535063v1</w:t>
+                <w:t xml:space="preserve">hal-05362359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular rotaxanes and polyrotaxanes as potential MRI contrast agents: a comprehensive 17O NMR and relaxometric study</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes with acetophenone-based push-pull antennas as efficient MRI and two-photon microscopy imaging probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vives</w:t>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 589, pp.122947. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (8), pp.4191-4202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2025.122947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc06902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362359v1</w:t>
+                <w:t xml:space="preserve">hal-05535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Sensing with a Pyridine‐Based Lanthanide Contrast Agent: Structural Analysis in Aqueous Solution</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (7), </w:t>
@@ -1574,425 +1574,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-sensitive MRI contrast agents: importance of local probe accumulation in zinc-rich tissues</w:t>
+                <w:t xml:space="preserve">A phosphorylated zinc finger peptide bearing a gadolinium complex for zinc detection by MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Uguen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Même</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célia S Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC03137C⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (19), pp.6260-6266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3dt00728f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254714v1</w:t>
+                <w:t xml:space="preserve">hal-04112267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphorylated zinc finger peptide bearing a gadolinium complex for zinc detection by MRI.</w:t>
+                <w:t xml:space="preserve">Gd 3+ Complexes for MRI Detection of Zn 2+ in the Presence of Human Serum Albumin: Structure–Activity Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Célia S Bonnet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sénèque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gyula Tircsó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (19), pp.6260-6266. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (42), pp.17207-17218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3dt00728f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112267v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd 3+ Complexes for MRI Detection of Zn 2+ in the Presence of Human Serum Albumin: Structure–Activity Relationships</w:t>
+                <w:t xml:space="preserve">Zinc-sensitive MRI contrast agents: importance of local probe accumulation in zinc-rich tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyula Tircsó</w:t>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (42), pp.17207-17218. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.12883-12886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CC03137C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258789v1</w:t>
+                <w:t xml:space="preserve">hal-04254714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Responding Modes of Highly Potent Gadolinium-Based Magnetic Resonance Imaging Probes Sensitive to Zinc Ions</w:t>
               </w:r>
@@ -2106,295 +2106,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
+                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacerda</w:t>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349106v1</w:t>
+                <w:t xml:space="preserve">hal-03127005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Balieu</w:t>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bosco</w:t>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.269. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127005v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide DO3A-Complexes Bearing Peptide Substrates: The Effect of Peptidic Side Chains on Metal Coordination and Relaxivity</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-based environment-sensitive MRI contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61, pp.154-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,265 +2599,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Zn(II) to Cu(II) Detection by MRI Using Metal-Based Probes: Current Progress and Challenges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pliquett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13120436⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200757v1</w:t>
+                <w:t xml:space="preserve">hal-02437148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Zn(II) to Cu(II) Detection by MRI Using Metal-Based Probes: Current Progress and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlei Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph13120436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437148v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and In Vitro Studies of a Gd(DOTA)–Porphyrin Conjugate for Combined MRI and Photodynamic Treatment</w:t>
               </w:r>
@@ -2882,51 +2882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Sour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2977,51 +2977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsive ParaCEST Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3254,51 +3254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Aigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3330,632 +3330,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn 2+ complexes of open-chain ligands with a pyridine backbone: less donor atoms lead to higher kinetic inertness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zn 2+ detection by MRI using Ln 3+ -based complexes: The central role of coordination chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 369, pp.91-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966154v1</w:t>
+                <w:t xml:space="preserve">hal-01965976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 54 (55), pp.7597 - 7600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871226v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bishydrated, Eight-Coordinate Gd(III) Complex with Very Fast Water Exchange: Synthesis, Characterization, and Phantom MR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedika Phukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidro da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Samsuzzoha Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27), pp.7668-7673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201801629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904447v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn 2+ detection by MRI using Ln 3+ -based complexes: The central role of coordination chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965976v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bishydrated, Eight-Coordinate Gd(III) Complex with Very Fast Water Exchange: Synthesis, Characterization, and Phantom MR Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Mn 2+ complexes of open-chain ligands with a pyridine backbone: less donor atoms lead to higher kinetic inertness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samsuzzoha Mondal</w:t>
+                <w:t xml:space="preserve">Ferenc Kálmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (27), pp.7668-7673. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8012-8020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201801629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ00648B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071241v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Porphyrin Dimer–GdDOTA Conjugate as a Theranostic Agent for One- and Two-Photon Photodynamic Therapy and MRI</w:t>
               </w:r>
@@ -4069,425 +4069,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-exchange in a paramagnetic chemical exchange saturation transfer agent from experimental studies and ab initio metadynamics simulation</w:t>
+                <w:t xml:space="preserve">Surface PEG Grafting Density Determines Magnetic Relaxation Properties of Gd-Loaded Porous Nanoparticles for MR Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe ́ Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joop A. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob M.A. van Hengst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Bouwmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02773⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (28), pp.23458 - 23465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b05912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01496904v1</w:t>
+                <w:t xml:space="preserve">hal-01632905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface PEG Grafting Density Determines Magnetic Relaxation Properties of Gd-Loaded Porous Nanoparticles for MR Imaging Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
+                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joop A. Peters</w:t>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob M.A. van Hengst</w:t>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Bouwmeester</w:t>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (28), pp.23458 - 23465. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b05912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632905v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton-exchange in a paramagnetic chemical exchange saturation transfer agent from experimental studies and ab initio metadynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe ́ Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.4317-4323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480341v1</w:t>
+                <w:t xml:space="preserve">cea-01496904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic water soluble di-/tritopic molecular receptors exhibiting Ca2+/Mg2+ exchange</w:t>
               </w:r>
@@ -4601,520 +4601,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Contrast Agents for Magnetic Resonance Imaging</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">pH-responsive relaxometric behaviour of coordination polymer nanoparticles made of a stable macrocyclic gadolinium macrocyclic chelate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aríñez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albalad J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carné-Sánchez J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busqué C. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2016.102⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (37), pp.13162-13170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405839v1</w:t>
+                <w:t xml:space="preserve">hal-01405351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of Lanthanide(III) Agents Responsive to Enzymatic Activities in Three Complementary Imaging Modalities: Visible/Near-Infrared Luminescence, PARACEST-, and T 1 -MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chauvin</w:t>
+                <w:t xml:space="preserve">A Theranostic Agent Combining a Two-Photon-Absorbing Photosensitizer for Photodynamic Therapy and a Gadolinium(III) Complex for MRI Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Sour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b12084⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (8), pp.2775-2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407004v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-responsive relaxometric behaviour of coordination polymer nanoparticles made of a stable macrocyclic gadolinium macrocyclic chelate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Contrast Agents for Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602356⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp.102 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2016.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405351v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theranostic Agent Combining a Two-Photon-Absorbing Photosensitizer for Photodynamic Therapy and a Gadolinium(III) Complex for MRI Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+                <w:t xml:space="preserve">Prototypes of Lanthanide(III) Agents Responsive to Enzymatic Activities in Three Complementary Imaging Modalities: Visible/Near-Infrared Luminescence, PARACEST-, and T 1 -MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kessler</w:t>
+                <w:t xml:space="preserve">Thomas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (8), pp.2775-2786. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (9), pp.2913 - 2916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b12084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407691v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Gadolinium(III) Complexes Appended to a Porphyrin: A Water-Soluble Molecular Theranostic Agent with Remarkable Relaxivity Suited for MRI Tracking of the Photosensitizer</w:t>
               </w:r>
@@ -5234,64 +5234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular architecture control in synthesis of spherical Ln-containing nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,90 +5368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pyridine-based ligand with two hydrazine functions for lanthanide chelation: remarkable kinetic inertness for a linear, bishydrated complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Tircsó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5496,362 +5496,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Complexes with Heteroditopic Ligands as Fluorescent Zinc Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic studies of Gd$^{3+}$-based MRI contrast agents for Zn$^{2+}$ detection: towards rational design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Roger</w:t>
+                <w:t xml:space="preserve">Fabien Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Regueiro-Figueroa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201301426⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10959-10969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180850v1</w:t>
+                <w:t xml:space="preserve">hal-01178456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic studies of Gd$^{3+}$-based MRI contrast agents for Zn$^{2+}$ detection: towards rational design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Lanthanide Complexes with Heteroditopic Ligands as Fluorescent Zinc Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Regueiro-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chams Ben Azzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (35), pp.10959-10969. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (6), pp.1072-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201301426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178456v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,90 +5953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanozeolite-LTL with Gd(III) deposited in the large and Eu(III) in the small cavities as a magnetic resonance optical imaging probe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (12), pp.3358-3364. </w:t>
@@ -6080,307 +6080,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based, Near-Infrared Luminescent and Magnetic Lipoparticles: Monitoring Particle Integrity.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New tris-3,4-HOPO lanthanide complexes as potential imaging probes: complex stability and magnetic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Villette</w:t>
+                <w:t xml:space="preserve">Ana Catarina Fernandes Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+                <w:t xml:space="preserve">André F Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201201923⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (17), pp.6046-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt32237d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817465v1</w:t>
+                <w:t xml:space="preserve">hal-00817499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tris-3,4-HOPO lanthanide complexes as potential imaging probes: complex stability and magnetic properties.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André F Martins</w:t>
+                <w:t xml:space="preserve">Lanthanide-Based, Near-Infrared Luminescent and Magnetic Lipoparticles: Monitoring Particle Integrity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Melchior</w:t>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio M Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Chaves</w:t>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (16), pp.2662-2666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201201923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt32237d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817499v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxometry Studies of a Highly Stable Nanoscale Metal–Organic Framework Made of Cu(II), Gd(III), and the Macrocyclic DOTP</w:t>
               </w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhar Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (47), pp.17711-17714. </w:t>
@@ -6513,77 +6513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic stability and relaxation studies of small, triaza-macrocyclic Mn(II) chelates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsénio de Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F G C Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M T Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6634,51 +6634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent lanthanide-binding peptides: sensitising the excited states of Eu(III) and Tb(III) with a 1,8-naphthalimide-based antenna.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Devocelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,77 +6738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyridine-based lanthanide complexes combining MRI and NIR luminescence activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad M Shade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,295 +6866,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes based on a diazapyridinophane platform containing picolinate pendants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isoquinoline-based lanthanide complexes: bright NIR optical probes and efficient MRI agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Roca-Sabio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">Lothar Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (20), pp.10893-10903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic301369z⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 51 (4), pp.2522-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202446e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817354v1</w:t>
+                <w:t xml:space="preserve">hal-00721803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoquinoline-based lanthanide complexes: bright NIR optical probes and efficient MRI agents.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Lanthanide complexes based on a diazapyridinophane platform containing picolinate pendants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Roca-Sabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Villette</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar Helm</w:t>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (4), pp.2522-32. </w:t>
+              <w:t xml:space="preserve">, 2012, 51 (20), pp.10893-10903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic202446e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic301369z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721803v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pyrophosphate-Responsive Gadolinium(III) MRI Contrast Agent</w:t>
               </w:r>
@@ -7414,307 +7414,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic chromophore cargo in micellar structures: a different strategy to sensitize lanthanide cations</w:t>
+                <w:t xml:space="preserve">Smart MR Imaging Agents Relevant to Potential Neurologic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B918881A⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117713v1</w:t>
+                <w:t xml:space="preserve">hal-00529257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart MR Imaging Agents Relevant to Potential Neurologic Applications</w:t>
+                <w:t xml:space="preserve">Hydrophobic chromophore cargo in micellar structures: a different strategy to sensitize lanthanide cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pellegatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Shade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.124-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B918881A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A1753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00529257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards highly efficient, intelligent and bimodal imaging probes : novel approaches provided by lanthanide coordination chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (6-7 Sp. Iss. SI), pp.700-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7773,51 +7773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging probes for sensing biologically relevant metal ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (3), pp.367-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8065,259 +8065,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide luminescent gold nanoparticles: pH-driven self-assembly formation between Eu(III)-cyclen conjugated AuNPs and sensitising β-diketonate antenna in water</w:t>
+                <w:t xml:space="preserve">Lanthanide macrocyclic quinolyl conjugates as luminescent molecular switches and logic gate functions using HO− and O2 as inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b904183d⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B820372E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117719v1</w:t>
+                <w:t xml:space="preserve">hal-02117728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide macrocyclic quinolyl conjugates as luminescent molecular switches and logic gate functions using HO− and O2 as inputs</w:t>
+                <w:t xml:space="preserve">Lanthanide luminescent gold nanoparticles: pH-driven self-assembly formation between Eu(III)-cyclen conjugated AuNPs and sensitising β-diketonate antenna in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (5), pp.1025. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (15), pp.3074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B820372E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b904183d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117728v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gadolinium-binding cyclodecapeptide with a large high-field relaxivity involving second-sphere water.</w:t>
               </w:r>
@@ -8342,51 +8342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Crouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico - Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8707,51 +8707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective mono N-alkylations of cyclen in one step syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Plush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9126,77 +9126,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lanthanide complexes for in vivo luminescent biphotonic and MRI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9277,51 +9277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Di Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi P Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,90 +9514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10223,77 +10223,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lanthanide complexes for in vivo luminescent biphotonic and MRI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,64 +10525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Imaging Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
@@ -10637,77 +10637,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
@@ -10762,77 +10762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
@@ -10874,77 +10874,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc responsive contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10995,77 +10995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11116,77 +11116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11269,51 +11269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Magnetic Resonance Imaging Probes Based on Ln3+ Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-96, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11360,51 +11360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligand Design in Medicinal Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.321-354, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11477,51 +11477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merbach Andre S., Helm Lothar, Tóth Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemistry of Contrast Agents in Medical Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.343-385, 2013, 978-1-119-99176-2</w:t>
@@ -11677,90 +11677,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles Comprising Luminescent Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 13305291.0. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12050,51 +12050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00728f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoji Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Am&#233;zqueta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara R&#224;fols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Angelovski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120436" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7050068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedika Phukan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsuzzoha Mondal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801629" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01496904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#769; Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02773" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lavie-Cambot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02732f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.102" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ar&#237;&#241;ez-Soriano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albalad J." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carn&#233;-S&#225;nchez J." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busqu&#233; C. S." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602356" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503433" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Ben Azzeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MNK7GVW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304457" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F1M3LJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Fernandes Mendon&#231;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melchior" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M Marques" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Chaves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32237d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carn&#233;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4094378" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#233;nio de S&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M T Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32496b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06567j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Shade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Draho&#353;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Roca-Sabio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301369z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202446e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Surman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia S. Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Lowe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin D. Kenny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy D. Bell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S3WCPXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hermann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Luke&#353;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01328e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegatti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Shade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B918881A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4R3ZKX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A1753" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB5FHPRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.09.161" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H Fries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp10101443v" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117750v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H. Fries" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000448" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30KN27RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904183d" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE2C4D0E77604C9B9AAE0CD2F7B921195AABE81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820372E" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MSX03XWW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delangle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802347r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K0JQJT6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811388B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BTRT1M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doireann Moore" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCT2G1XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b414870c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D8F9AA42B100EB0E9E67F6178AF85F0200BD260/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTH32V41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546695v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283004v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283060v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283181v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546714v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adioch.2015.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118697191.ch12" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876916v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Botta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470661345.Smc104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00728f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoji Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Am&#233;zqueta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara R&#224;fols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Angelovski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120436" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7050068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedika Phukan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsuzzoha Mondal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801629" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01496904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#769; Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02773" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lavie-Cambot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02732f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ar&#237;&#241;ez-Soriano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albalad J." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carn&#233;-S&#225;nchez J." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busqu&#233; C. S." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602356" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503433" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Ben Azzeddine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301426" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MNK7GVW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304457" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F1M3LJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817499v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Fernandes Mendon&#231;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melchior" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M Marques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Chaves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32237d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carn&#233;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4094378" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#233;nio de S&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M T Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32496b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06567j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Shade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Draho&#353;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202446e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Roca-Sabio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301369z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Surman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia S. Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Lowe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin D. Kenny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy D. Bell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S3WCPXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hermann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Luke&#353;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01328e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A1753" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegatti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Shade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B918881A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4R3ZKX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB5FHPRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.09.161" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H Fries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp10101443v" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117750v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H. Fries" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000448" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30KN27RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820372E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MSX03XWW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904183d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE2C4D0E77604C9B9AAE0CD2F7B921195AABE81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delangle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802347r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K0JQJT6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811388B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BTRT1M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doireann Moore" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCT2G1XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b414870c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D8F9AA42B100EB0E9E67F6178AF85F0200BD260/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTH32V41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546695v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283004v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283060v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283181v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546714v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adioch.2015.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118697191.ch12" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876916v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Botta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470661345.Smc104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>