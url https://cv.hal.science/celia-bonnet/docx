--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -100,1942 +100,1942 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular rotaxanes and polyrotaxanes as potential MRI contrast agents: a comprehensive 17O NMR and relaxometric study</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes with acetophenone-based push-pull antennas as efficient MRI and two-photon microscopy imaging probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vives</w:t>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 589, pp.122947. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (8), pp.4191-4202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2025.122947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc06902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362359v1</w:t>
+                <w:t xml:space="preserve">hal-05535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes with acetophenone-based push-pull antennas as efficient MRI and two-photon microscopy imaging probes</w:t>
+                <w:t xml:space="preserve">Supramolecular rotaxanes and polyrotaxanes as potential MRI contrast agents: a comprehensive 17O NMR and relaxometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Marchetti</w:t>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Akl</w:t>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (8), pp.4191-4202. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 589, pp.122947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc06902e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2025.122947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535063v1</w:t>
+                <w:t xml:space="preserve">hal-05362359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Sensing with a Pyridine‐Based Lanthanide Contrast Agent: Structural Analysis in Aqueous Solution</w:t>
+                <w:t xml:space="preserve">Tailoring the local environment of Ln 3+ in pyridine-based complexes: effect on the thermodynamic, kinetic, structural and relaxation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martina Sanadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loëza Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harlei Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (14), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (13), pp.5391-5405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202403861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt00236b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185111v1</w:t>
+                <w:t xml:space="preserve">hal-05364459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc Sensing with a Pyridine‐Based Lanthanide Contrast Agent: Structural Analysis in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlei Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+                <w:t xml:space="preserve">Adrien Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jean‐françois Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (41), pp.15432-15440. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364493v1</w:t>
+                <w:t xml:space="preserve">hal-05185111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Bioinspired Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Complexes for Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Detection: Design and Efficacy as MRI Contrast Agents</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Sanadar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202500049⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (41), pp.15432-15440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343907v1</w:t>
+                <w:t xml:space="preserve">hal-05364493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the local environment of Ln 3+ in pyridine-based complexes: effect on the thermodynamic, kinetic, structural and relaxation properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Bioinspired Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Complexes for Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Detection: Design and Efficacy as MRI Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Sanadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Sanadar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harlei Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Garda</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (13), pp.5391-5405. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (13), pp.23067-23076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt00236b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202500049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364459v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide‐Based Probes for Imaging Detection of Enzyme Activities by NIR Luminescence, T1‐ and ParaCEST MRI</w:t>
+                <w:t xml:space="preserve">Synthesis, Luminescence and Relaxometric Properties of Macrocyclic Lanthanide Complexes Appended with an Imidazothiadiazole, a Heterocyclic Bioactive Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jouclas</w:t>
+                <w:t xml:space="preserve">Modou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laine</w:t>
+                <w:t xml:space="preserve">Emma Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Thibaut Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202317728⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634298v1</w:t>
+                <w:t xml:space="preserve">hal-04634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, stability and relaxation features of lanthanide‐complexes designed for multimodal imaging detection of enzyme activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Lanthanide‐Based Probes for Imaging Detection of Enzyme Activities by NIR Luminescence, T1‐ and ParaCEST MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jouclas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+                <w:t xml:space="preserve">Jérémie Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202317728. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (16), pp.e202317728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202317728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786265v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexation by a DOTA derivative substituted by an imidazothiadiazole: synthesis, solution structure, luminescence and relaxation properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, stability and relaxation features of lanthanide‐complexes designed for multimodal imaging detection of enzyme activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jouclas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Caillet</w:t>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Nunes</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00533c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202317728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634319v1</w:t>
+                <w:t xml:space="preserve">hal-04786265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bioinspired Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Responsive Magnetic Resonance Imaging Contrast Agent with Unprecedented Turn-On Response and Selectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Investigation of Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexation by a DOTA derivative substituted by an imidazothiadiazole: synthesis, solution structure, luminescence and relaxation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03631⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (21), pp.9028-9041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00533c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216465v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Luminescence and Relaxometric Properties of Macrocyclic Lanthanide Complexes Appended with an Imidazothiadiazole, a Heterocyclic Bioactive Scaffold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luke Marchetti</w:t>
+                <w:t xml:space="preserve">A Bioinspired Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Responsive Magnetic Resonance Imaging Contrast Agent with Unprecedented Turn-On Response and Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Sanadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (49), pp.23067 - 23076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634117v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphorylated zinc finger peptide bearing a gadolinium complex for zinc detection by MRI.</w:t>
+                <w:t xml:space="preserve">Zinc-sensitive MRI contrast agents: importance of local probe accumulation in zinc-rich tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3dt00728f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.12883-12886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC03137C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112267v1</w:t>
+                <w:t xml:space="preserve">hal-04254714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd 3+ Complexes for MRI Detection of Zn 2+ in the Presence of Human Serum Albumin: Structure–Activity Relationships</w:t>
+                <w:t xml:space="preserve">A phosphorylated zinc finger peptide bearing a gadolinium complex for zinc detection by MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyula Tircsó</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (42), pp.17207-17218. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (19), pp.6260-6266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3dt00728f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258789v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-sensitive MRI contrast agents: importance of local probe accumulation in zinc-rich tissues</w:t>
+                <w:t xml:space="preserve">Gd 3+ Complexes for MRI Detection of Zn 2+ in the Presence of Human Serum Albumin: Structure–Activity Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Uguen</w:t>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Même</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Gyula Tircsó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.12883-12886. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (42), pp.17207-17218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CC03137C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254714v1</w:t>
+                <w:t xml:space="preserve">hal-04258789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Responding Modes of Highly Potent Gadolinium-Based Magnetic Resonance Imaging Probes Sensitive to Zinc Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harlei Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Amézqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
@@ -2380,103 +2380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide DO3A-Complexes Bearing Peptide Substrates: The Effect of Peptidic Side Chains on Metal Coordination and Relaxivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (8), pp.2176. </w:t>
@@ -2514,64 +2514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-based environment-sensitive MRI contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61, pp.154-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,2340 +2599,2340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
+                <w:t xml:space="preserve">Synthesis and In Vitro Studies of a Gd(DOTA)–Porphyrin Conjugate for Combined MRI and Photodynamic Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Florès</w:t>
+                <w:t xml:space="preserve">Sébastien Jenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pliquett</w:t>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Angélique Sour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.14389-14398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437148v1</w:t>
+                <w:t xml:space="preserve">hal-03011644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Zn(II) to Cu(II) Detection by MRI Using Metal-Based Probes: Current Progress and Challenges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pliquett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13120436⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200757v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and In Vitro Studies of a Gd(DOTA)–Porphyrin Conjugate for Combined MRI and Photodynamic Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">From Zn(II) to Cu(II) Detection by MRI Using Metal-Based Probes: Current Progress and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlei Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (19), pp.14389-14398. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph13120436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011644v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsive ParaCEST Contrast Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High‐Field Detection of biomarkers with Fast Field‐Cycling MRI: The Example of Zinc Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bödenler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Aigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics7050068⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355925v1</w:t>
+                <w:t xml:space="preserve">hal-02117697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward MRI and Optical Detection of Zwitterionic Neurotransmitters: Near-Infrared Luminescent and Magnetic Properties of Macrocyclic Lanthanide(III) Complexes Appended with a Crown Ether and a Benzophenone Chromophore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Responsive ParaCEST Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00887⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (5), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics7050068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355920v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Field Detection of biomarkers with Fast Field‐Cycling MRI: The Example of Zinc Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward MRI and Optical Detection of Zwitterionic Neurotransmitters: Near-Infrared Luminescent and Magnetic Properties of Macrocyclic Lanthanide(III) Complexes Appended with a Crown Ether and a Benzophenone Chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Bödenler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+                <w:t xml:space="preserve">Matteo Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Aigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">Nikos Logothetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (20), pp.13619-13630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117697v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn 2+ detection by MRI using Ln 3+ -based complexes: The central role of coordination chemistry</w:t>
+                <w:t xml:space="preserve">A Porphyrin Dimer–GdDOTA Conjugate as a Theranostic Agent for One- and Two-Photon Photodynamic Therapy and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Sour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (11), pp.3726-3738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965976v1</w:t>
+                <w:t xml:space="preserve">hal-02071234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Lacerda</w:t>
+                <w:t xml:space="preserve">Mn 2+ complexes of open-chain ligands with a pyridine backbone: less donor atoms lead to higher kinetic inertness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Kálmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8012-8020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ00648B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904447v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bishydrated, Eight-Coordinate Gd(III) Complex with Very Fast Water Exchange: Synthesis, Characterization, and Phantom MR Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Zn 2+ detection by MRI using Ln 3+ -based complexes: The central role of coordination chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 369, pp.91-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071241v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cocktail of 165 Er( iii ) and Gd( iii ) complexes for quantitative detection of zinc using SPECT and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
+              <w:t xml:space="preserve">, 2018, 54 (55), pp.7597 - 7600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871226v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn 2+ complexes of open-chain ligands with a pyridine backbone: less donor atoms lead to higher kinetic inertness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">A Bishydrated, Eight-Coordinate Gd(III) Complex with Very Fast Water Exchange: Synthesis, Characterization, and Phantom MR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedika Phukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsuzzoha Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ00648B⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27), pp.7668-7673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201801629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966154v1</w:t>
+                <w:t xml:space="preserve">hal-02071241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Porphyrin Dimer–GdDOTA Conjugate as a Theranostic Agent for One- and Two-Photon Photodynamic Therapy and MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Sour</w:t>
+                <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Heitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (11), pp.3726-3738. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (53), pp.7350-7353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc04366c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071234v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface PEG Grafting Density Determines Magnetic Relaxation Properties of Gd-Loaded Porous Nanoparticles for MR Imaging Applications</w:t>
+                <w:t xml:space="preserve">Synthetic water soluble di-/tritopic molecular receptors exhibiting Ca2+/Mg2+ exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
+                <w:t xml:space="preserve">Aurélie Lavie-Cambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
+                <w:t xml:space="preserve">Arnaud Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joop A. Peters</w:t>
+                <w:t xml:space="preserve">Aurelien Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob M.A. van Hengst</w:t>
+                <w:t xml:space="preserve">Frederic Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Bouwmeester</w:t>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (28), pp.23458 - 23465. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (20), pp.4367-4374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b05912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ob02732f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632905v1</w:t>
+                <w:t xml:space="preserve">hal-01600881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton-exchange in a paramagnetic chemical exchange saturation transfer agent from experimental studies and ab initio metadynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe ́ Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.4317-4323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480341v1</w:t>
+                <w:t xml:space="preserve">cea-01496904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-exchange in a paramagnetic chemical exchange saturation transfer agent from experimental studies and ab initio metadynamics simulation</w:t>
+                <w:t xml:space="preserve">Surface PEG Grafting Density Determines Magnetic Relaxation Properties of Gd-Loaded Porous Nanoparticles for MR Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe ́ Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joop A. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob M.A. van Hengst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Bouwmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02773⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (28), pp.23458 - 23465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b05912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01496904v1</w:t>
+                <w:t xml:space="preserve">hal-01632905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic water soluble di-/tritopic molecular receptors exhibiting Ca2+/Mg2+ exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tron</w:t>
+                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Ducrot</w:t>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Castet</w:t>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (20), pp.4367-4374. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ob02732f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600881v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-responsive relaxometric behaviour of coordination polymer nanoparticles made of a stable macrocyclic gadolinium macrocyclic chelate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Theranostic Agent Combining a Two-Photon-Absorbing Photosensitizer for Photodynamic Therapy and a Gadolinium(III) Complex for MRI Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Sour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aríñez-Soriano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Busqué C. S.</w:t>
+                <w:t xml:space="preserve">Pascal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (37), pp.13162-13170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602356⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (8), pp.2775-2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405351v1</w:t>
+                <w:t xml:space="preserve">hal-01407691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theranostic Agent Combining a Two-Photon-Absorbing Photosensitizer for Photodynamic Therapy and a Gadolinium(III) Complex for MRI Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bolze</w:t>
+                <w:t xml:space="preserve">pH-responsive relaxometric behaviour of coordination polymer nanoparticles made of a stable macrocyclic gadolinium macrocyclic chelate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aríñez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albalad J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carné-Sánchez J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kessler</w:t>
+                <w:t xml:space="preserve">Busqué C. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (8), pp.2775-2786. </w:t>
+              <w:t xml:space="preserve">, 2016, 22 (37), pp.13162-13170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407691v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Contrast Agents for Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (1), pp.102 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,77 +4979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes of Lanthanide(III) Agents Responsive to Enzymatic Activities in Three Complementary Imaging Modalities: Visible/Near-Infrared Luminescence, PARACEST-, and T 1 -MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5100,103 +5100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Gadolinium(III) Complexes Appended to a Porphyrin: A Water-Soluble Molecular Theranostic Agent with Remarkable Relaxivity Suited for MRI Tracking of the Photosensitizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Sour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ortí-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (9), pp.4545 - 4554. </w:t>
@@ -5228,879 +5228,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular architecture control in synthesis of spherical Ln-containing nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
+                <w:t xml:space="preserve">A pyridine-based ligand with two hydrazine functions for lanthanide chelation: remarkable kinetic inertness for a linear, bishydrated complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mayer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Tircsó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (85), pp.69861-69869. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.5991-6003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra09374k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072317v1</w:t>
+                <w:t xml:space="preserve">hal-01196977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pyridine-based ligand with two hydrazine functions for lanthanide chelation: remarkable kinetic inertness for a linear, bishydrated complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laine</w:t>
+                <w:t xml:space="preserve">Molecular architecture control in synthesis of spherical Ln-containing nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Buron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Florian Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (12), pp.5991-6003. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (85), pp.69861-69869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra09374k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196977v1</w:t>
+                <w:t xml:space="preserve">hal-02072317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic studies of Gd$^{3+}$-based MRI contrast agents for Zn$^{2+}$ detection: towards rational design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+                <w:t xml:space="preserve">Nanozeolite-LTL with Gd(III) deposited in the large and Eu(III) in the small cavities as a magnetic resonance optical imaging probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Caillé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+                <w:t xml:space="preserve">Thomas Brichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (35), pp.10959-10969. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (12), pp.3358-3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201304457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178456v1</w:t>
+                <w:t xml:space="preserve">hal-01179402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Complexes with Heteroditopic Ligands as Fluorescent Zinc Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic studies of Gd$^{3+}$-based MRI contrast agents for Zn$^{2+}$ detection: towards rational design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Roger</w:t>
+                <w:t xml:space="preserve">Fabien Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Regueiro-Figueroa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201301426⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10959-10969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180850v1</w:t>
+                <w:t xml:space="preserve">hal-01178456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Lanthanide Complexes with Heteroditopic Ligands as Fluorescent Zinc Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Regueiro-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+                <w:t xml:space="preserve">Chams Ben Azzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
+                <w:t xml:space="preserve">Véronique Patinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (6), pp.1072-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201301426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178990v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanozeolite-LTL with Gd(III) deposited in the large and Eu(III) in the small cavities as a magnetic resonance optical imaging probe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brichart</w:t>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia S Bonnet</w:t>
+                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (12), pp.3358-3364. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201304457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179402v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tris-3,4-HOPO lanthanide complexes as potential imaging probes: complex stability and magnetic properties.</w:t>
               </w:r>
@@ -6220,77 +6220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-Based, Near-Infrared Luminescent and Magnetic Lipoparticles: Monitoring Particle Integrity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,90 +6379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxometry Studies of a Highly Stable Nanoscale Metal–Organic Framework Made of Cu(II), Gd(III), and the Macrocyclic DOTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Carné-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhar Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (47), pp.17711-17714. </w:t>
@@ -6513,77 +6513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic stability and relaxation studies of small, triaza-macrocyclic Mn(II) chelates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsénio de Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F G C Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M T Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6634,51 +6634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent lanthanide-binding peptides: sensitising the excited states of Eu(III) and Tb(III) with a 1,8-naphthalimide-based antenna.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Devocelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,77 +6738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyridine-based lanthanide complexes combining MRI and NIR luminescence activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad M Shade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,77 +6872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoquinoline-based lanthanide complexes: bright NIR optical probes and efficient MRI agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,90 +7019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide complexes based on a diazapyridinophane platform containing picolinate pendants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Roca-Sabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esteban-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (20), pp.10893-10903. </w:t>
@@ -7312,51 +7312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohuslav Drahoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Kubíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,979 +7414,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart MR Imaging Agents Relevant to Potential Neurologic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Paramagnetic Relaxation Enhancements in Acetate and Its Fluorine Derivatives Interacting with Gd3+: Complex Formation, Structure, and Transmetallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal H. Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A1753⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (16), pp.3474-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201000448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529257v1</w:t>
+                <w:t xml:space="preserve">hal-02117750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic chromophore cargo in micellar structures: a different strategy to sensitize lanthanide cations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outer-Sphere Investigation of MRI Relaxation Contrast Agents. Example of a Cyclodecapeptide Gadolinium Complex with Second-Sphere Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal H Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Crouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B918881A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (26), pp.8770-8781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp10101443v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02117713v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards highly efficient, intelligent and bimodal imaging probes : novel approaches provided by lanthanide coordination chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Smart MR Imaging Agents Relevant to Potential Neurologic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.03.026⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00529261v1</w:t>
+                <w:t xml:space="preserve">hal-00529257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging probes for sensing biologically relevant metal ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Hydrophobic chromophore cargo in micellar structures: a different strategy to sensitize lanthanide cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pellegatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Shade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.124-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B918881A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4155/fmc.09.161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00529260v1</w:t>
+                <w:t xml:space="preserve">hal-02117713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outer-Sphere Investigation of MRI Relaxation Contrast Agents. Example of a Cyclodecapeptide Gadolinium Complex with Second-Sphere Water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Delangle</w:t>
+                <w:t xml:space="preserve">Towards highly efficient, intelligent and bimodal imaging probes : novel approaches provided by lanthanide coordination chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6-7 Sp. Iss. SI), pp.700-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp10101443v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144982v1</w:t>
+                <w:t xml:space="preserve">hal-00529261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic Relaxation Enhancements in Acetate and Its Fluorine Derivatives Interacting with Gd3+: Complex Formation, Structure, and Transmetallation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Magnetic resonance imaging probes for sensing biologically relevant metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal H. Fries</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (3), pp.367-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/fmc.09.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201000448⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02117750v1</w:t>
+                <w:t xml:space="preserve">hal-00529260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide macrocyclic quinolyl conjugates as luminescent molecular switches and logic gate functions using HO− and O2 as inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Lanthanide luminescent gold nanoparticles: pH-driven self-assembly formation between Eu(III)-cyclen conjugated AuNPs and sensitising β-diketonate antenna in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B820372E⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (15), pp.3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b904183d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117728v1</w:t>
+                <w:t xml:space="preserve">hal-02117719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide luminescent gold nanoparticles: pH-driven self-assembly formation between Eu(III)-cyclen conjugated AuNPs and sensitising β-diketonate antenna in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Lanthanide macrocyclic quinolyl conjugates as luminescent molecular switches and logic gate functions using HO− and O2 as inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorfinnur Gunnlaugsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (15), pp.3074. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b904183d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B820372E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117719v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gadolinium-binding cyclodecapeptide with a large high-field relaxivity involving second-sphere water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Crouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico - Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8449,64 +8449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rigorous Framework To Interpret Water Relaxivity. The Case Study of a Gd(III) Complex with an α-Cyclodextrin Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal H. Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8591,51 +8591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies in aqueous solution of new binuclear lanthanide luminescent peptide conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Devocelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,77 +8707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective mono N-alkylations of cyclen in one step syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Plush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doireann Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8849,103 +8849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion complexes of trivalent lutetium cations with an acidic derivative of per(3,6-anhydro)-α-cyclodextrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal H. Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.625-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8991,64 +8991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A19F relaxometric study of the competition of Gd(III) and Lu(III) towards DTPA in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal H. Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (10), pp.782-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9126,77 +9126,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lanthanide complexes for in vivo luminescent biphotonic and MRI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9277,64 +9277,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Di Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi P Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9376,51 +9376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast agents of the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM &amp; ISMRT Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9445,51 +9445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents de contraste IRM sensibles au Zn2+ : un outil pertinent pour la detection précoce de l’adénocarcinome du pancréas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées du cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9508,704 +9508,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Smart MRI contrast agents for cation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de FLI et du GDR AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de la fédération de recherche CBM-ICOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546197v1</w:t>
+                <w:t xml:space="preserve">hal-03546695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart MRI contrast agents for cation detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la fédération de recherche CBM-ICOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de FLI et du GDR AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546695v1</w:t>
+                <w:t xml:space="preserve">hal-03546197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Responsive MRI contrast agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Rational design of efficient contrast agents for MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trinity College, School of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">COST Eurelax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283008v1</w:t>
+                <w:t xml:space="preserve">hal-03283060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents de contraste IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Séminaire invité : Responsive MRI contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1es journées du GDR Agents d’Imagerie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Trinity College, School of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283214v1</w:t>
+                <w:t xml:space="preserve">hal-03283008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Responsive MRI contrast agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Agents de contraste IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maynooth University, Department of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">1es journées du GDR Agents d’Imagerie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283004v1</w:t>
+                <w:t xml:space="preserve">hal-03283214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of efficient contrast agents for MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Séminaire invité : Responsive MRI contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Eurelax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Maynooth University, Department of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283060v1</w:t>
+                <w:t xml:space="preserve">hal-03283004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantitative zinc responsive contrast agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Rational design of efficient contrast agents for Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Applied Bioinorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">39th French and German Magnetic Resonances Annual Discussion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283179v1</w:t>
+                <w:t xml:space="preserve">hal-03283181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents de contraste « intelligents » à base de Lanthanide(III) pour l’imagerie par résonance magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Towards quantitative zinc responsive contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Applied Bioinorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283159v1</w:t>
+                <w:t xml:space="preserve">hal-03283179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of efficient contrast agents for Magnetic Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Agents de contraste « intelligents » à base de Lanthanide(III) pour l’imagerie par résonance magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th French and German Magnetic Resonances Annual Discussion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283181v1</w:t>
+                <w:t xml:space="preserve">hal-03283159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10223,77 +10223,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lanthanide complexes for in vivo luminescent biphotonic and MRI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10348,51 +10348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc responsive MRI contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR AIM et journées FLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10417,51 +10417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc responsive MRI contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10512,77 +10512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Imaging Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
@@ -10624,90 +10624,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI contrast agents for quantitative zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Agents d’Imagerie Moléculaire (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
@@ -10788,51 +10788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
@@ -10887,77 +10887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coordination Chemistry (ICCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11008,77 +11008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Studium conférence “Being smart in coordination chemistry: Medical Applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11129,77 +11129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque association des doctorants du CBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11256,64 +11256,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Magnetic Resonance Imaging Probes Based on Ln3+ Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-96, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11347,64 +11347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligand Design in Medicinal Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.321-354, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11477,51 +11477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merbach Andre S., Helm Lothar, Tóth Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemistry of Contrast Agents in Medical Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.343-385, 2013, 978-1-119-99176-2</w:t>
@@ -11563,51 +11563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Contrast Agents, In Supramolecular Chemistry : From Molecules to Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jakab-Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan W. Steed, Philip A. Gale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-Assembly and Supramolecular Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, John Wiley &amp; Sons, Ltd, pp.2693-2723, 2012, 978-0-470-74640-0. </w:t>
@@ -11677,77 +11677,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles Comprising Luminescent Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11810,51 +11810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation des cations lanthanides trivalents par des ligands d'origine biologique pour l'IRM : Structure, thermodynamique et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12050,51 +12050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00728f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoji Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Am&#233;zqueta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara R&#224;fols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Angelovski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120436" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7050068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedika Phukan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsuzzoha Mondal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801629" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01496904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#769; Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02773" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lavie-Cambot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02732f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ar&#237;&#241;ez-Soriano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albalad J." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carn&#233;-S&#225;nchez J." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busqu&#233; C. S." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602356" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503433" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Ben Azzeddine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301426" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MNK7GVW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304457" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F1M3LJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817499v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Fernandes Mendon&#231;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melchior" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M Marques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Chaves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32237d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carn&#233;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4094378" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#233;nio de S&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M T Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32496b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06567j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Shade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Draho&#353;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202446e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Roca-Sabio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301369z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Surman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia S. Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Lowe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin D. Kenny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy D. Bell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S3WCPXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hermann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Luke&#353;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01328e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A1753" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegatti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Shade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B918881A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4R3ZKX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB5FHPRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.09.161" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H Fries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp10101443v" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117750v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H. Fries" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000448" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30KN27RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820372E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MSX03XWW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904183d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE2C4D0E77604C9B9AAE0CD2F7B921195AABE81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delangle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802347r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K0JQJT6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811388B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BTRT1M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doireann Moore" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCT2G1XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b414870c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D8F9AA42B100EB0E9E67F6178AF85F0200BD260/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTH32V41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546695v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283004v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283060v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283181v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546714v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adioch.2015.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118697191.ch12" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876916v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Botta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470661345.Smc104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2025.122947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00728f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoji Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Am&#233;zqueta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara R&#224;fols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Angelovski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120436" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7050068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965976v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedika Phukan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsuzzoha Mondal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lavie-Cambot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02732f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01496904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#769; Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02773" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503433" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ar&#237;&#241;ez-Soriano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albalad J." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carn&#233;-S&#225;nchez J." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busqu&#233; C. S." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304457" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F1M3LJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Ben Azzeddine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301426" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MNK7GVW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817499v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Fernandes Mendon&#231;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melchior" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M Marques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Chaves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32237d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carn&#233;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhar Imaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4094378" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#233;nio de S&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M T Ferreira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32496b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devocelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinnur Gunnlaugsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06567j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M Shade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Draho&#353;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202446e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Roca-Sabio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301369z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Surman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia S. Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Lowe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin D. Kenny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy D. Bell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001397" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6S3WCPXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hermann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Luke&#353;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01328e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117750v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H. Fries" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000448" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30KN27RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H Fries" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp10101443v" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A1753" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegatti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Shade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B918881A" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4R3ZKX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.026" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB5FHPRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529260v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.09.161" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904183d" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FE2C4D0E77604C9B9AAE0CD2F7B921195AABE81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B820372E" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MSX03XWW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico - Cisnetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900636" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDBX9KLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gadelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delangle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802347r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K0JQJT6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811388B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BTRT1M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doireann Moore" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCT2G1XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117759v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b414870c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D8F9AA42B100EB0E9E67F6178AF85F0200BD260/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTH32V41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi P Malikidogo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283060v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283004v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283181v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283179v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546714v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caill&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adioch.2015.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081236v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118697191.ch12" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876916v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Botta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jakab-Toth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470661345.Smc104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>