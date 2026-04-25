--- v0 (2026-03-30)
+++ v1 (2026-04-25)
@@ -290,325 +290,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du handicap sur le marché du travail</w:t>
+                <w:t xml:space="preserve">Penser les organisations en post-croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Plante</w:t>
+                <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pellegrino</w:t>
+                <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conférence de recherche en comptabilité critique et interprétative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480572v1</w:t>
+                <w:t xml:space="preserve">hal-05480563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les organisations en post-croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les organisations en post-croissance</w:t>
+                <w:t xml:space="preserve">Valorisation du handicap sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Allain</w:t>
+                <w:t xml:space="preserve">Maude Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulliver Lux</w:t>
+                <w:t xml:space="preserve">Luc Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de recherche en comptabilité critique et interprétative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480563v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performativité d’une réforme dans le marché du handicap</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Andrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Ges'Handi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vallorem, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,486 +1876,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere of measurement, consumable tools and the affective life of neoliberalism</w:t>
+                <w:t xml:space="preserve">Learning Care Pathways Framework: A New Method to Implement, Learn, Replicate, and Scale up Care Pathways for and With the Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Allain</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gulliver Lux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpa.2024.102767⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.8517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.8517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815570v1</w:t>
+                <w:t xml:space="preserve">hal-05477790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Care Pathways Framework: A New Method to Implement, Learn, Replicate, and Scale up Care Pathways for and With the Patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
+                <w:t xml:space="preserve">Atmosphere of measurement, consumable tools and the affective life of neoliberalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Côté</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.8517. </w:t>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.102767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.8517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2024.102767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477790v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit manuel néolibéral - Comment financiariser en trois étapes un secteur non lucratif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient empowerment in public healthcare funding system reform: a power network perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Laguecir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gebreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/rfg.2025.62⟩</w:t>
+              <w:t xml:space="preserve">Accounting Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (3), pp.634-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01559982.2024.2364955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987176v1</w:t>
+                <w:t xml:space="preserve">hal-04617978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient empowerment in public healthcare funding system reform: a power network perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petit manuel néolibéral - Comment financiariser en trois étapes un secteur non lucratif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Andrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (3), pp.634-667. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320 (1), pp.215-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01559982.2024.2364955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617978v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecin ET gestionnaire : Une étude de portée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouteina Benharbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,325 +2568,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de bonnes pratiques — Manager en structure de médecine d’urgences</w:t>
+                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oberlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Lemaire</w:t>
+                <w:t xml:space="preserve">Celine Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Douplat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Baret</w:t>
+                <w:t xml:space="preserve">Raphaël Minjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1154657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447256v1</w:t>
+                <w:t xml:space="preserve">hal-04118678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations de bonnes pratiques — Manager en structure de médecine d’urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Racin</w:t>
+                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Minjard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capelli</w:t>
+                <w:t xml:space="preserve">C. Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1154657. </w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118678v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation model for a national learning health system (IMPLEMENT-National LHS): a concept analysis and systematic review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Benharbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,51 +3383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition and conceptualization of the patient-centered care pathway, a proposed integrative framework for consensus: a Concept analysis and systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassim Said Abasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and limitations of business process model notation in modelling patient healthcare trajectory: a scoping review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abasse Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,343 +3736,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond identity consciousness: human resource management practices and mental health conditions in sheltered workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Richard</w:t>
+                <w:t xml:space="preserve">Managers' subtle resistance to neoliberal reforms through and by means of management accounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amy Church-Morel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09585192.2021.1893787⟩</w:t>
+              <w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.591-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/AAAJ-12-2018-3799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366448v1</w:t>
+                <w:t xml:space="preserve">hal-04366450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le contrôle de gestion façonne les relations inter-organisationnelles : le cas de l'introduction d'un tableau de bord dans le médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond identity consciousness: human resource management practices and mental health conditions in sheltered workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Church-Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tome 27 (3), pp.7-40. </w:t>
+              <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15), pp.3218-3243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.273.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09585192.2021.1893787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366445v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managers' subtle resistance to neoliberal reforms through and by means of management accounting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le contrôle de gestion façonne les relations inter-organisationnelles : le cas de l'introduction d'un tableau de bord dans le médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.591-615. </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome 27 (3), pp.7-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/AAAJ-12-2018-3799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.273.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366450v1</w:t>
+                <w:t xml:space="preserve">hal-04366445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthopedist involvement in the management of clinical activities: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassim Said Abasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’auto-évaluation des compétences dans un hôpital luxembourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,77 +5055,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance au/du travail en post-croissance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives critiques en CCA. repenser les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5144,191 +5144,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scandale Orpea: la financiarisation des EHPAD par les politiques publiques?</w:t>
+                <w:t xml:space="preserve">Repenser les outils de gestion dans une perspective de soutenabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dauphine Recherche en Mangement. L'Etat du management 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 0993-7625</w:t>
+              <w:t xml:space="preserve">Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.228, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477813v1</w:t>
+                <w:t xml:space="preserve">hal-04982441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les outils de gestion dans une perspective de soutenabilité</w:t>
+                <w:t xml:space="preserve">Le scandale Orpea: la financiarisation des EHPAD par les politiques publiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.228, 2024</w:t>
+              <w:t xml:space="preserve">Dauphine Recherche en Mangement. L'Etat du management 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 0993-7625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982441v1</w:t>
+                <w:t xml:space="preserve">hal-05477813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scandale Orpéa : la financiarisation des EHPAD par les politiques publiques ?</w:t>
               </w:r>
@@ -5465,51 +5465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 Tensions in the Management of Disabled Individuals: The Case of the Sheltered Sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5556,77 +5556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Boards as a Medium for a Relational-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Sector Reform and Performance Management in Developed Economies: Outcomes-Based Approaches in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367435523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,64 +5696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations Research and Artificial Intelligence in Healthcare Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Layani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6018,97 +6018,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934511v1</w:t>
@@ -6556,51 +6556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schohn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Merdinger-Rumpler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Br&#233;chet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Plante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire C&#233;lia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Allain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8517" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chapman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gebreiter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01559982.2024.2364955" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteina Benharbit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Gartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.042.3.0006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Benharbit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sasseville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697017.2023.2256743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.294.0019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Said Abasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07960-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abasse Kassim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2021.1893787" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2018-3799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylaine Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06299-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7V3W57CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vuillemenot Wallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lugiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.008.0037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0293" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Paquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QRAM-10-2018-0072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.147.0431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.134.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110743647-016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STRAB013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schohn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Merdinger-Rumpler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Br&#233;chet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Plante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellegrino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire C&#233;lia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8517" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gebreiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01559982.2024.2364955" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.62" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteina Benharbit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Gartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.042.3.0006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Benharbit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sasseville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697017.2023.2256743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.294.0019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Said Abasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07960-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abasse Kassim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2018-3799" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2021.1893787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylaine Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06299-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7V3W57CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vuillemenot Wallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lugiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.008.0037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0293" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Paquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QRAM-10-2018-0072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.147.0431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.134.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110743647-016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STRAB013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>