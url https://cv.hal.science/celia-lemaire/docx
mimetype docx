--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -100,515 +100,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le leadership hospitalo-universitaire des femmes médecins. Le carcan de l’héroïne</w:t>
+                <w:t xml:space="preserve">Valorisation du handicap sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schohn</w:t>
+                <w:t xml:space="preserve">Maude Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Merdinger-Rumpler</w:t>
+                <w:t xml:space="preserve">Luc Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association de recherche en management des organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480573v1</w:t>
+                <w:t xml:space="preserve">hal-05480572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quantification d’une activité protéiforme : une revue de littérature appliquée au secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les organisations en post-croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de recherche en comptabilité critique et interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les organisations en post-croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du handicap sur le marché du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Plante</w:t>
+                <w:t xml:space="preserve">Le leadership hospitalo-universitaire des femmes médecins. Le carcan de l’héroïne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pellegrino</w:t>
+                <w:t xml:space="preserve">Caroline Merdinger-Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association de recherche en management des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480572v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performativité d’une réforme dans le marché du handicap</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Andrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Ges'Handi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vallorem, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1660,451 +1660,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au service des liens familiaux des résidents en Éhpad avec leurs proches : la pandémie de covid-19 comme catalyseur de « lien social 2.0 » ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmosphere of measurement, consumable tools and the affective life of neoliberalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulliver Lux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rf.022.0039⟩</w:t>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.102767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2024.102767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477786v1</w:t>
+                <w:t xml:space="preserve">hal-04815570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collaboration de deux fonctions support pour un contrôle organisationnel favorable à l’innovation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le numérique au service des liens familiaux des résidents en Éhpad avec leurs proches : la pandémie de covid-19 comme catalyseur de « lien social 2.0 » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Racin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 22 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.022.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477773v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Care Pathways Framework: A New Method to Implement, Learn, Replicate, and Scale up Care Pathways for and With the Patient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La collaboration de deux fonctions support pour un contrôle organisationnel favorable à l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Côté</w:t>
+                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477790v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere of measurement, consumable tools and the affective life of neoliberalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Care Pathways Framework: A New Method to Implement, Learn, Replicate, and Scale up Care Pathways for and With the Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Allain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gulliver Lux</w:t>
+                <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.102767. </w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.8517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpa.2024.102767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.8517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815570v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient empowerment in public healthcare funding system reform: a power network perspective</w:t>
               </w:r>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Andrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 320 (1), pp.215-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2311,51 +2311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecin ET gestionnaire : Une étude de portée !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouteina Benharbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,325 +2568,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
+                <w:t xml:space="preserve">Recommandations de bonnes pratiques — Manager en structure de médecine d’urgences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Racin</w:t>
+                <w:t xml:space="preserve">M. Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Minjard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capelli</w:t>
+                <w:t xml:space="preserve">M. Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118678v1</w:t>
+                <w:t xml:space="preserve">hal-04447256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de bonnes pratiques — Manager en structure de médecine d’urgences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
+                <w:t xml:space="preserve">Celine Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baret</w:t>
+                <w:t xml:space="preserve">Raphaël Minjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1154657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447256v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation model for a national learning health system (IMPLEMENT-National LHS): a concept analysis and systematic review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Benharbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Practices for an Innovative Care Pathway, the Mediating Role of the Coordinator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Merdinger-Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,347 +3087,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orpea, un paradoxe d’Icare du contrôle de gestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celia Lemaire</w:t>
+                <w:t xml:space="preserve">Use of Digital Technologies to Maintain Older Adults’ Social Ties During Visitation Restrictions in Long-Term Care Facilities: Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance &amp; Gestion (DFCG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.e38593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/38593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298685v1</w:t>
+                <w:t xml:space="preserve">hal-04118739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Digital Technologies to Maintain Older Adults’ Social Ties During Visitation Restrictions in Long-Term Care Facilities: Scoping Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financiarisation des politiques publiques, autopsie des technologies de contrôle dans le scandale Orpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/38593⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tome 29 (4), pp.19-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.294.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118739v1</w:t>
+                <w:t xml:space="preserve">hal-04379303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financiarisation des politiques publiques, autopsie des technologies de contrôle dans le scandale Orpea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Lemaire</w:t>
+                <w:t xml:space="preserve">Orpea, un paradoxe d’Icare du contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance &amp; Gestion (DFCG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379303v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition and conceptualization of the patient-centered care pathway, a proposed integrative framework for consensus: a Concept analysis and systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassim Said Abasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and limitations of business process model notation in modelling patient healthcare trajectory: a scoping review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abasse Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,77 +3742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managers' subtle resistance to neoliberal reforms through and by means of management accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (3), pp.591-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthopedist involvement in the management of clinical activities: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassim Said Abasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,77 +4633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’auto-évaluation des compétences dans un hôpital luxembourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Merdinger-Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (270), pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5055,77 +5055,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance au/du travail en post-croissance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives critiques en CCA. repenser les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5144,191 +5144,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les outils de gestion dans une perspective de soutenabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Le scandale Orpea: la financiarisation des EHPAD par les politiques publiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.228, 2024</w:t>
+              <w:t xml:space="preserve">Dauphine Recherche en Mangement. L'Etat du management 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 0993-7625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982441v1</w:t>
+                <w:t xml:space="preserve">hal-05477813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scandale Orpea: la financiarisation des EHPAD par les politiques publiques?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Repenser les outils de gestion dans une perspective de soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dauphine Recherche en Mangement. L'Etat du management 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 0993-7625</w:t>
+              <w:t xml:space="preserve">Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.228, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477813v1</w:t>
+                <w:t xml:space="preserve">hal-04982441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scandale Orpéa : la financiarisation des EHPAD par les politiques publiques ?</w:t>
               </w:r>
@@ -5390,243 +5390,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration et (é)valuation comptable en organisation de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">15 Tensions in the Management of Disabled Individuals: The Case of the Sheltered Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le soin en démesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De Gruyter Handbook of Disability and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.249-264, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110743647-016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366464v1</w:t>
+                <w:t xml:space="preserve">hal-04366466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 Tensions in the Management of Disabled Individuals: The Case of the Sheltered Sector in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narration et (é)valuation comptable en organisation de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Gruyter Handbook of Disability and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le soin en démesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-84276-293-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110743647-016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04366466v1</w:t>
+                <w:t xml:space="preserve">hal-04366464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Boards as a Medium for a Relational-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Sector Reform and Performance Management in Developed Economies: Outcomes-Based Approaches in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367435523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,64 +5696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations Research and Artificial Intelligence in Healthcare Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Layani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6018,97 +6018,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934511v1</w:t>
@@ -6556,51 +6556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schohn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Merdinger-Rumpler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Br&#233;chet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Plante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellegrino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire C&#233;lia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8517" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gebreiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01559982.2024.2364955" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.62" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteina Benharbit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Gartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.042.3.0006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Benharbit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sasseville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697017.2023.2256743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.294.0019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Said Abasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07960-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abasse Kassim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2018-3799" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2021.1893787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylaine Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06299-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7V3W57CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vuillemenot Wallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lugiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.008.0037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0293" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Paquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QRAM-10-2018-0072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.147.0431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.134.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110743647-016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STRAB013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Plante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellegrino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Br&#233;chet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schohn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Merdinger-Rumpler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire C&#233;lia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nobre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8517" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gebreiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01559982.2024.2364955" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.62" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteina Benharbit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Gartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.042.3.0006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Benharbit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sasseville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Cherkaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697017.2023.2256743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.294.0019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Said Abasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07960-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abasse Kassim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2018-3799" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Church-Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2021.1893787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylaine Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06299-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7V3W57CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vuillemenot Wallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lugiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.008.0037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0293" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Paquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QRAM-10-2018-0072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.147.0431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0105" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.134.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110743647-016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STRAB013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>