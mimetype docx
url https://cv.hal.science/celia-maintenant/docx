--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -433,382 +433,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of maladaptive cognitions in gaming disorder: Differences between online and offline gaming types</w:t>
+                <w:t xml:space="preserve">Flexibilité catégorielle chez des enfants scolarisés en ULIS : les effets d’un étayage métacognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bodi</w:t>
+                <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Maintenant</w:t>
+                <w:t xml:space="preserve">I. Nanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pennequin</w:t>
+                <w:t xml:space="preserve">S. Pivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 112, pp.106595. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.93-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363040v1</w:t>
+                <w:t xml:space="preserve">hal-03363850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et validation française de l’ECJV : échelle de cognitions liées aux jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (2), pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité catégorielle chez des enfants scolarisés en ULIS : les effets d’un étayage métacognitif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The role of maladaptive cognitions in gaming disorder: Differences between online and offline gaming types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Pivry</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.93-106. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.106595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363850v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognition and emotional regulation in children from 8 to 12 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Delaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delugre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90 (S1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,51 +907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Response Categorization in Adolescents and Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1041,64 +1041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la valence émotionnelle induite sur le raisonnement déductif chez les enfants de 9–10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (4), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (4), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,64 +1261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la valence émotionnelle induite sur le raisonnement déductif chez les enfants de 9–10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (4), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1377,51 +1377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles spécifiques du langage oral (TSLO) chez l’enfant et leur incidence sur les relations entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (2), pp.78-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (1), pp.5-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1571,77 +1571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of semantic categorical flexibility in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Categorical Flexibility and Aging: Effect of Semantic Relations on Maintenance and Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of categorical flexibility in 3-to 8-year-old children : The role of conceptual aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information and Communication Technologies for Ageing Well and e-Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEC Blois – Numérique en commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2324,77 +2324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the confinement on the use of video games and gaming-related motivations : a quantitative and qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bodi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Psychological Applications Conference and Trends 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2432,51 +2432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How affective states influence cognitive and school performance in secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2527,310 +2527,310 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire des amis en ULIS : une comparaison des élèves scolarisés en ULIS TFC ou TSLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens et Interactions, Bien Etre et Vulnérabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57ème congrès de la Société Française de Psychologie (SFP), Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454920v1</w:t>
+                <w:t xml:space="preserve">hal-03454948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se faire des amis en ULIS : une comparaison des élèves scolarisés en ULIS TFC ou TSLA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use of heuristic and analytic systems of reasoning during adolescence: differential effect of emotion state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liens et Interactions, Bien Etre et Vulnérabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 57ème congrès de la Société Française de Psychologie (SFP), Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">l’International Psychological Applications Conference and Trends (INPACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454948v1</w:t>
+                <w:t xml:space="preserve">hal-03445297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of heuristic and analytic systems of reasoning during adolescence: differential effect of emotion state</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Se faire des amis en ULIS : une comparaison des élèves scolarisés en ULIS TFC ou TSLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’International Psychological Applications Conference and Trends (INPACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Liens et Interactions, Bien Etre et Vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57ème congrès de la Société Française de Psychologie (SFP), Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445297v1</w:t>
+                <w:t xml:space="preserve">hal-03454920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux amicaux des élèves en situation de handicap cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque du Réseau interuniversitaire de recherche en Psychologie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (RIPSYDEVE), May 2016, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Étude du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,51 +2995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude psychométrique sur deux échelles courtes : sentiment d’appartenance et soutien social dans le domaine scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3260,64 +3260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures de la flexibilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Spiritualité - Fondements, concepts et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3355,51 +3355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reasoning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting Human Thinking and Moral Reasoning in Contemporary Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.58-91, 2020, Advances in Religious and Cultural Studies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F246B7D"/>
+    <w:nsid w:val="E09CEFAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-maintenant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9180-1617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maintenant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AIA-11-2024-0076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2498712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2024.2417195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.11.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pivry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Questel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Delaville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delugre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294118784864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03381889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QT8HFZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD3B7CRV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-8295.2012.02116.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-346PVKK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03445297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03403124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1811-3.ch003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-maintenant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9180-1617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maintenant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AIA-11-2024-0076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2498712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2024.2417195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pivry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.09.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.11.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106595" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Questel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Delaville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delugre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294118784864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03381889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QT8HFZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD3B7CRV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-8295.2012.02116.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-346PVKK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03445297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03403124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1811-3.ch003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>