--- v1 (2026-04-17)
+++ v2 (2026-05-11)
@@ -433,382 +433,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité catégorielle chez des enfants scolarisés en ULIS : les effets d’un étayage métacognitif</w:t>
+                <w:t xml:space="preserve">The role of maladaptive cognitions in gaming disorder: Differences between online and offline gaming types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pivry</w:t>
+                <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.93-106. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.106595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363850v1</w:t>
+                <w:t xml:space="preserve">hal-03363040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et validation française de l’ECJV : échelle de cognitions liées aux jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (2), pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of maladaptive cognitions in gaming disorder: Differences between online and offline gaming types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibilité catégorielle chez des enfants scolarisés en ULIS : les effets d’un étayage métacognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Maintenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bodi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pennequin</w:t>
+                <w:t xml:space="preserve">S. Pivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 112, pp.106595. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.93-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363040v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognition and emotional regulation in children from 8 to 12 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Delaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delugre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90 (S1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,51 +907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Response Categorization in Adolescents and Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1041,64 +1041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la valence émotionnelle induite sur le raisonnement déductif chez les enfants de 9–10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (4), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (4), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,64 +1261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la valence émotionnelle induite sur le raisonnement déductif chez les enfants de 9–10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (4), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1377,51 +1377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles spécifiques du langage oral (TSLO) chez l’enfant et leur incidence sur les relations entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (2), pp.78-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (1), pp.5-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1571,77 +1571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of semantic categorical flexibility in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Categorical Flexibility and Aging: Effect of Semantic Relations on Maintenance and Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of categorical flexibility in 3-to 8-year-old children : The role of conceptual aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information and Communication Technologies for Ageing Well and e-Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEC Blois – Numérique en commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2324,77 +2324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the confinement on the use of video games and gaming-related motivations : a quantitative and qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Psychological Applications Conference and Trends 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2432,51 +2432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How affective states influence cognitive and school performance in secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2527,310 +2527,310 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire des amis en ULIS : une comparaison des élèves scolarisés en ULIS TFC ou TSLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens et Interactions, Bien Etre et Vulnérabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57ème congrès de la Société Française de Psychologie (SFP), Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454948v1</w:t>
+                <w:t xml:space="preserve">hal-03454920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of heuristic and analytic systems of reasoning during adolescence: differential effect of emotion state</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Se faire des amis en ULIS : une comparaison des élèves scolarisés en ULIS TFC ou TSLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’International Psychological Applications Conference and Trends (INPACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Liens et Interactions, Bien Etre et Vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57ème congrès de la Société Française de Psychologie (SFP), Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445297v1</w:t>
+                <w:t xml:space="preserve">hal-03454948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se faire des amis en ULIS : une comparaison des élèves scolarisés en ULIS TFC ou TSLA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Use of heuristic and analytic systems of reasoning during adolescence: differential effect of emotion state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liens et Interactions, Bien Etre et Vulnérabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 57ème congrès de la Société Française de Psychologie (SFP), Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">l’International Psychological Applications Conference and Trends (INPACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454920v1</w:t>
+                <w:t xml:space="preserve">hal-03445297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux amicaux des élèves en situation de handicap cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque du Réseau interuniversitaire de recherche en Psychologie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (RIPSYDEVE), May 2016, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Étude du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,51 +2995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude psychométrique sur deux échelles courtes : sentiment d’appartenance et soutien social dans le domaine scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3260,64 +3260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures de la flexibilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Maintenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Spiritualité - Fondements, concepts et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3355,51 +3355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reasoning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting Human Thinking and Moral Reasoning in Contemporary Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.58-91, 2020, Advances in Religious and Cultural Studies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E09CEFAC"/>
+    <w:nsid w:val="D64613CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-maintenant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9180-1617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maintenant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AIA-11-2024-0076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2498712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2024.2417195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pivry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.09.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.11.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106595" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Questel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Delaville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delugre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294118784864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03381889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QT8HFZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD3B7CRV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-8295.2012.02116.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-346PVKK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03445297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03403124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1811-3.ch003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-maintenant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9180-1617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maintenant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AIA-11-2024-0076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luc Andre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2498712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2024.2417195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.11.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pivry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Questel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Delaville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delugre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294118784864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03381889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QT8HFZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03614269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD3B7CRV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-8295.2012.02116.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-346PVKK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0021686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03445297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03363889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03403124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1811-3.ch003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>