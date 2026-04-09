--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -270,51 +270,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 2025, pp.baaf048. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025, pp.baaf048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1271,338 +1271,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Amselem</w:t>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+                <w:t xml:space="preserve">hal-02278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alfama</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278879v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,77 +2125,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle de l'IFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t>
@@ -2375,51 +2375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,64 +2513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
@@ -2776,51 +2776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
@@ -2862,77 +2862,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3112,77 +3112,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3218,359 +3218,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740283v1</w:t>
+                <w:t xml:space="preserve">hal-02794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794139v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Cwiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
@@ -4869,51 +4869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,51 +5521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5633,90 +5633,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
@@ -6183,51 +6183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7214,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55EA339D"/>
+    <w:nsid w:val="81320423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7636,51 +7636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-michotey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1877-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-michotey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1877-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>