--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -593,303 +593,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
+                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lars Opgenoorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David López‐quiroga</w:t>
+                <w:t xml:space="preserve">Katrin Heer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Mas</w:t>
+                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282266v1</w:t>
+                <w:t xml:space="preserve">hal-03282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Opgenoorth</w:t>
+                <w:t xml:space="preserve">Bárbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raquel Benavides</w:t>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Heer</w:t>
+                <w:t xml:space="preserve">David López‐quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
+                <w:t xml:space="preserve">Antonio Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282821v1</w:t>
+                <w:t xml:space="preserve">hal-03282266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling reusability of plant phenomic datasets with MIAPPE 1.1</w:t>
               </w:r>
@@ -1539,290 +1539,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+                <w:t xml:space="preserve">lirmm-01170968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01170968v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
               </w:r>
@@ -2343,182 +2343,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data standards for plant phenotyping: MIAPPE and its implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Plant and Animal Genome Conference (PAG XXVI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.24 slides</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789754v1</w:t>
+                <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,462 +2563,462 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+                <w:t xml:space="preserve">Data standards for plant phenotyping: MIAPPE and its implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">26. Plant and Animal Genome Conference (PAG XXVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738117v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
+              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790227v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
+                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788401v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,402 +3218,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794139v1</w:t>
+                <w:t xml:space="preserve">hal-01266518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266518v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
               </w:r>
@@ -4349,51 +4349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4470,103 +4470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4662,51 +4662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4742,260 +4742,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Tree data in FAIDARE, a plant data discovery portal</w:t>
+                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Marty</w:t>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Gacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927258v1</w:t>
+                <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest Tree data in FAIDARE, a plant data discovery portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Confais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+                <w:t xml:space="preserve">Maud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Gacic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186831v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning path development for plant data management</w:t>
               </w:r>
@@ -5370,64 +5370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,51 +5521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,277 +5614,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795537v1</w:t>
+                <w:t xml:space="preserve">hal-01246649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerche</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t>
+              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246649v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpSeq NGS: a new tool to manage NGS data in URGI's information system (GnpIS)</w:t>
               </w:r>
@@ -6170,51 +6170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81320423"/>
+    <w:nsid w:val="3C7309DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7636,51 +7636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-michotey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1877-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-michotey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1877-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>