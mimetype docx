--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1877-1703</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ypSZQb4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -179,1778 +200,1778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BrAPI v2: real-world applications for data integration and collaboration in the breeding and genetics community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Selby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Abbeloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Agosto-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025, pp.baaf048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and growth of 711 forest tree taxa in eight French arboretums from three different climate regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Sylviculture Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (1), pp.30-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12899/asr-2325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Opgenoorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Heer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David López‐quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling reusability of plant phenomic datasets with MIAPPE 1.1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction: The GenTree Dendroecological Collection, tree-ring and wood density data from seven tree species across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faria</w:t>
+                <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Arend</w:t>
+                <w:t xml:space="preserve">Lenka Slámová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+                <w:t xml:space="preserve">Sandro Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
+                <w:t xml:space="preserve">Claudio Grefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16544⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949641v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: The GenTree Dendroecological Collection, tree-ring and wood density data from seven tree species across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling reusability of plant phenomic datasets with MIAPPE 1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Slámová</w:t>
+                <w:t xml:space="preserve">Evangelia Papoutsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Morganti</w:t>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Grefen</w:t>
+                <w:t xml:space="preserve">Daniel Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Carvalho</w:t>
+                <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0447-1⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (1), pp.260-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282224v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Phenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivals</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01170968v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01170968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bat058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1960,2646 +1981,2646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle de l'IFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data standards for plant phenotyping: MIAPPE and its implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
+              <w:t xml:space="preserve">26. Plant and Animal Genome Conference (PAG XXVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839185v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data standards for plant phenotyping: MIAPPE and its implementations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cornut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Plant and Animal Genome Conference (PAG XXVI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.24 slides</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789754v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Cwiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS-Asso : A Generic Database for Managing and Exploiting Plant Genetic Association Studies Results Using High Throughput Genotyping and Phenotyping Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information system for phenotype data: trait, trials and genotypes identification and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web services for microbial genome annotation using data integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Gendrault-Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2010 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00407215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4609,1384 +4630,1384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Numériques 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Tree data in FAIDARE, a plant data discovery portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Lakmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning path development for plant data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanita Haurheeram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Michotey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixir Training Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELIXIR All Hands 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. f1000research.com, https://doi.org/10.7490/f1000research.1119444.1, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119444.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Data Management Toolkit (RDMkit): guidelines for plant phenotyping data management and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Droesbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Wageningen, Netherlands. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7148792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEN4x : an experimental network for studying adaptation of forest trees to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting forests to climate change: methods, tools, and projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France. , 2017, EUCARPIA Genetic Resources 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of WUE positional candidate genes by combining QTL maps and BAC sequencing with the annotated oak genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerche</w:t>
+                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t>
+              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246649v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795537v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpSeq NGS: a new tool to manage NGS data in URGI's information system (GnpIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2012 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5996,314 +6017,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Science Data Integration, from Building Community Standards to Defining a Consistent Data Lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Ćwiek-Kupczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Responsible Plant Data Linkage: Data Challenges for Agricultural Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.149-160, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13276-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining plant genomic and genetic data using the GnpIS information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aalt D.J van Dijk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Databases. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1533, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6658-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6658-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6313,151 +6334,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation Système d'Information IN-SYLVA France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fiocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Evtimova-Gardair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6467,496 +6488,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI data management plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du système d'information pour la gestion des données des dispositifs expérimentaux de l’infrastructure nationale IN-SYLVA France (adaptation des forêts et l’innovation sylvicole).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; OFB; CIRAD; FCBA; CNPF; ONF; Université de Rouen - Normandie. 2021, 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse du chantier DOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2014, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6966,205 +6987,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR data PLANT PHENO 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. FAIR data PLANT PHENO 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Data Managment for Phenotyping Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7174,170 +7195,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIDARE - FAIR Data-finder for Agronomic REsearch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7405,51 +7426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C7309DB"/>
+    <w:nsid w:val="560C7498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7636,51 +7657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-michotey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1877-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-michotey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1877-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ypSZQb4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papoutsoglou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arend" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16544" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gendrault-Jacquemard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixir Training Platform" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119444.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13276-6_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459199v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>