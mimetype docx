--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -1294,165 +1294,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphonie et script dans les sketches du Monty Python Flying Circus</w:t>
+                <w:t xml:space="preserve">#pdfdebate: une tentative de débat politique sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Voies de l’oralité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">IMPEC: Interactions Multimodales Par Ecran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, ENS de Lyon, Laboratoire ICAR, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037627v1</w:t>
+                <w:t xml:space="preserve">halshs-01103718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#pdfdebate: une tentative de débat politique sur Twitter</w:t>
+                <w:t xml:space="preserve">Polyphonie et script dans les sketches du Monty Python Flying Circus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEC: Interactions Multimodales Par Ecran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, ENS de Lyon, Laboratoire ICAR, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Voies de l’oralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01103718v1</w:t>
+                <w:t xml:space="preserve">hal-03037627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2808,51 +2808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38A33FC0"/>
+    <w:nsid w:val="B32F9A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-schneebeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8509-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149728956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schneebeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR.2025.13.3.1046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2018.1563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03511-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01411208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA10129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-schneebeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8509-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149728956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schneebeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR.2025.13.3.1046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2018.1563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03511-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01411208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA10129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>