--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -156,2591 +156,2811 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skull emoji: an emoji in transition?</w:t>
+                <w:t xml:space="preserve">Cringe Humor on Screen and in Digital Media: Pragmatic Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Iché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2026, 978-3-031-93002-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93002-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102788v1</w:t>
-[...1172 lines deleted...]
-                <w:t xml:space="preserve">hal-03037627v1</w:t>
+                <w:t xml:space="preserve">hal-05627028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cringe</w:t>
+                <w:t xml:space="preserve">Introduction: Charting the Territory of Twenty-First-Century Cringe Humor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Iché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publictionnaire : dictionnaire encyclopédique et critique des publics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05295951v1</w:t>
+              <w:t xml:space="preserve">Cringe Humor on Screen and in Digital Media: Pragmatic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1-29, 2026, 978-3-031-93002-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93002-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impoliteness in the &amp;quot;casse-toi pauv’ con&amp;quot; incident: a discursive case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Baczkowska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impoliteness in Media Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Peter Lang, 2016, Interfaces, 9783653035117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03511-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematized impoliteness in the nonsense world of Alice's Adventures in Wonderland and Through the Looking-Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Jamet and Manuel Jobert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects of Linguistic Impoliteness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.160-172, 2013, 1-4438-4905-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore : l’expressivité par l’écart ? Le cas étrange du nonsense de Lewis Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Chauvin &amp; Maurice Kauffer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écart et expressivité. La fonction expressive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume 3, Presses Universitaires de Franche-Comté, 2013, 978-2-84867-438-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humour appreciation in the subreddit r/wheredidthesodago: testing three hypotheses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The skull emoji: an emoji in transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Humour Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05303324v1</w:t>
+              <w:t xml:space="preserve">64ème congrès de la Société des Anglicistes de l'Enseignement Supérieur: Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bédouret-Larrabu, Christine Copy, Raluca Nita (eds.), Lexique et frontière de genres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transformations sociolinguistiques de l’interaction numérique : entre contraintes techniques et affordances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04749516v1</w:t>
+              <w:t xml:space="preserve">Journée d'étude "transformations sociolinguistiques du travail : pratiques, discours, enjeux, pistes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEA, Université de Lorraine, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Sorlin, The Stylistics of ‘You’: Second-Person Pronoun and its Pragmatic Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Factors of humour appreciation in the subreddit r/wheredidthesodago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04346413v1</w:t>
+              <w:t xml:space="preserve">CIHV2 2024 - II Congreso Internacional sobre el Humor Verbal / II International Conference on Verbal Humour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Alicante / GRIALE, Oct 2024, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités linguistiques du commentaire sur internet comme prise de position (« stance-taking »): l’exemple des commentaires sur YouTube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La multimodalité texte-image dans l'interaction écrite en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01811978v1</w:t>
+              <w:t xml:space="preserve">Séminaire "Multimodalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where lol is: function and position of lol used as a discourse marker in YouTube comments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The pragmatics of cringe humor reception: a case study of comments on a YouTube cringe compilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03048148v1</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Discourse Pragmatics (ICDP-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhejiang International Studies University (online), Oct 2023, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIFs in online interaction: embodied cues and beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From me to you: building relatability in a PhD students Tumblr blog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ILSL</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-02142774v1</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference, "Internet memes of everyday life" panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association, Jul 2023, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding emotions in computer-mediated communication: the example of YouTube comments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multimodal tropes in academic Tumblrs: the case of metaphor and hyperbole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01860461v1</w:t>
+              <w:t xml:space="preserve">Multimodal Tropes in Contemporary Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités iconiques dans le discours médié par ordinateur: du neuf dans l'interaction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exprimer ses émotions en ligne : l'exemple des commentaires sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02080588v1</w:t>
+              <w:t xml:space="preserve">Séminaire "Art et émotion(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Iché, L’esthétique du jeu dans les Alice de Lewis Carroll, préface de Jean-Jacques Lecercl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Metaphorical GIFs and humour online: the case of “when” posts on Tumblr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">halshs-01411222v1</w:t>
+              <w:t xml:space="preserve">17th International Pragmatics Conference, "Communicating meanings through multimodal humour on social media" panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPrA (panel organizer: Marta Dynel), Jun 2021, Winterthur, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The meaning of LOL: patterns of LOL deployment in YouTube comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADDA 2 – Approaches to Digital Discourse Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la phonologie en option LLCER anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "l'enseignement de spécialité en anglais"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Dijon, Oct 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités iconiques dans le discours médié par ordinateur: du neuf dans l'interaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES): Revolution(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Jun 2018, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haters gonna hate&amp;quot;: characterizing hater comments on YouTube thanks to impoliteness theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Pragmatics Conference, "The new normal: (im)politeness, conflict and identity in digital communication)" panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ipra (panel organizers: Kristy Beers Fägersten &amp; Sage Lambert Graham), Jul 2017, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interplay of emoji, emoticons, and verbal modalities in CMC: a case study of YouTube comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VINM 2017: Visualizing (in) the new media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Neuchâtel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01632753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twitter rhetoric ? Argumentation in a Twitter debate : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Language in the Media Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hamburg, Sep 2015, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités linguistiques du commentaire sur internet comme prise de position (&amp;quot;stance-taking&amp;quot;): l'exemple des commentaires sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commentaire : du manuscrit à la toile. Modes d’interventions et dispositifs techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, ReSIC, LaDisco, Mar 2015, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie et script dans les sketches du Monty Python Flying Circus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Voies de l’oralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#pdfdebate: une tentative de débat politique sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPEC: Interactions Multimodales Par Ecran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, ENS de Lyon, Laboratoire ICAR, Jul 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impoliteness in the &amp;quot;casse-toi pauv’ con&amp;quot; incident: a discursive case-study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cringe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impoliteness in Media Discourse</w:t>
-[...176 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080503v1</w:t>
+              <w:t xml:space="preserve">Publictionnaire : dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#pdfdebate : une tentative de &amp;quot;débat 2.0&amp;quot; sur Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Humour appreciation in the subreddit r/wheredidthesodago: testing three hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque IMPEC 2014</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">European Journal of Humour Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.112-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7592/EJHR.2025.13.3.1046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bédouret-Larrabu, Christine Copy, Raluca Nita (eds.), Lexique et frontière de genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jvf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sorlin, The Stylistics of ‘You’: Second-Person Pronoun and its Pragmatic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités linguistiques du commentaire sur internet comme prise de position (« stance-taking »): l’exemple des commentaires sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le commentaire, du manuscrit à la toile, 11.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01811978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where lol is: function and position of lol used as a discourse marker in YouTube comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.10900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIFs in online interaction: embodied cues and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ILSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La communication digitale, volume 2: se mettre en scène en ligne, 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02142774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04180150v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coding emotions in computer-mediated communication: the example of YouTube comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ranam.2018.1563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités iconiques dans le discours médié par ordinateur: du neuf dans l'interaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Révolution(s), 13, pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/esa.3126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02080588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Iché, L’esthétique du jeu dans les Alice de Lewis Carroll, préface de Jean-Jacques Lecercl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">#pdfdebate : une tentative de &amp;quot;débat 2.0&amp;quot; sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque IMPEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pragmatique du nonsense, de Lewis Carroll aux Monty Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schneebeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Ouest Nanterre La Défense (Paris 10), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010PA10129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01411208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2808,51 +3028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B32F9A16"/>
+    <w:nsid w:val="C7E67E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-schneebeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8509-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149728956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schneebeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR.2025.13.3.1046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2018.1563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03511-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01411208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA10129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celia-schneebeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8509-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149728956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ich&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schneebeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93002-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93002-7_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03511-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR.2025.13.3.1046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10900" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2018.1563" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2660" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01411208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA10129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>