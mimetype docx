--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -642,256 +642,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t>
+                <w:t xml:space="preserve">Des couverts et la biofumigation contre la verticilliose du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Couëdel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528642v1</w:t>
+                <w:t xml:space="preserve">hal-03964945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des couverts et la biofumigation contre la verticilliose du tournesol</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/nfsr-jw66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964945v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels de régulation biotique par allélopathie et biofumigation ; services et dis-services produits par les cultures intermédiaires multiservices de crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,620 +1740,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and recovery of sink strength in rice plants grown under changes in light intensity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 372, pp.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659392v1</w:t>
+                <w:t xml:space="preserve">hal-02663081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulation and recovery of sink strength in rice plants grown under changes in light intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisanta Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (5), pp.413-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP09137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668038v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662564v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
+                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (12), pp.1398-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661241v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663081v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,51 +3480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services et dis-services de régulation biotique par allélopathie et biofumigation produits par les cultures intermédiaires multiservices de crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,204 +4078,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de Phoma macdonaldii dans le dessèchement précoce du tournesol et perspectives appliquées pour contrecarrer l’évolution du syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Carrefour de la sélection du tournesol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Sète, France</w:t>
+              <w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538165v1</w:t>
+                <w:t xml:space="preserve">hal-03538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication de Phoma macdonaldii dans le dessèchement précoce du tournesol et perspectives appliquées pour contrecarrer l’évolution du syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22ème Carrefour de la sélection du tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538160v1</w:t>
+                <w:t xml:space="preserve">hal-03538165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t>
               </w:r>
@@ -6021,51 +6021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisanta Bueno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smith Caillault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cotonat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7j7p-yc19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275771v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisanta Bueno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smith Caillault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cotonat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7j7p-yc19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275771v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>