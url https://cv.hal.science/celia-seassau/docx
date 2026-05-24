--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -642,256 +642,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des couverts et la biofumigation contre la verticilliose du tournesol</w:t>
+                <w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Salmon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/nfsr-jw66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964945v1</w:t>
+                <w:t xml:space="preserve">hal-03528642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des couverts et la biofumigation contre la verticilliose du tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528642v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels de régulation biotique par allélopathie et biofumigation ; services et dis-services produits par les cultures intermédiaires multiservices de crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,620 +1740,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663081v1</w:t>
+                <w:t xml:space="preserve">hal-02668038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and recovery of sink strength in rice plants grown under changes in light intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryll Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisanta Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (5), pp.413-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP09137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
+                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (12), pp.1398-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668038v1</w:t>
+                <w:t xml:space="preserve">hal-02662564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
+                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662564v1</w:t>
+                <w:t xml:space="preserve">hal-02661241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 372, pp.62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661241v1</w:t>
+                <w:t xml:space="preserve">hal-02663081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,51 +3480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services et dis-services de régulation biotique par allélopathie et biofumigation produits par les cultures intermédiaires multiservices de crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,420 +4078,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication de Phoma macdonaldii dans le dessèchement précoce du tournesol et perspectives appliquées pour contrecarrer l’évolution du syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22ème Carrefour de la sélection du tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538160v1</w:t>
+                <w:t xml:space="preserve">hal-03538165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de Phoma macdonaldii dans le dessèchement précoce du tournesol et perspectives appliquées pour contrecarrer l’évolution du syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Carrefour de la sélection du tournesol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Sète, France</w:t>
+              <w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538165v1</w:t>
+                <w:t xml:space="preserve">hal-03538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823647v1</w:t>
+                <w:t xml:space="preserve">hal-03960515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Seassau</w:t>
+                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t>
+              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960515v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of artificial inoculation with phoma madonaldii to reproduce sunflower premature ripening</w:t>
               </w:r>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6021,51 +6021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisanta Bueno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smith Caillault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cotonat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7j7p-yc19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275771v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisanta Bueno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smith Caillault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cotonat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7j7p-yc19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275771v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>