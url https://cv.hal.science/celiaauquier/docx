--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -789,85 +789,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Seminar on Extension &amp; Education (ESEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cetrad - UTAD, Vila Real - Portugal, Jun 2025, Vila Real, Portugal</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Cetrad - UTAD, Vila Real - Portugal, Jun 2025, Vila Real, Portugal. pp.342-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18111917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les différents acteurs d'un champ mature se retrouvent face à la crise : le cas du champ agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -896,73 +905,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESS 2024 : 11èmes journées de recherche GESS - « Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l'ESS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche en gestion, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La SCIC, une forme innovante d'entrepreneuriat collectif gigogne vers des modèles agricoles durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -991,142 +1000,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition des journées GESS 2024. Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche en gestion, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’union fait-elle la force ? Les enjeux de la construction d’un collectif de recherche engagé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Engagements » Rencontres 2023 du Comité National Français de Géographie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG, May 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand projet agricole et stratégie d’État. Les projets Chavimochic et Olmos face aux enjeux de transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1142,556 +1151,556 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographiques International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’attractivité des territoires ruraux de demain : une approche par les marqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attractivité des territoires : défis et enjeux pour les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, Institut de recherche en gestion, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État dans les marges : Phoenix ou Chimère ? Principaux résultats du programme Perimarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chaléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Magrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquiles Simões</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux flux, nouvelles relations entre les lieux : les espaces périphériques dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, Nov 2016, Bondy, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El proyecto Olmos en las dinámicas del espacio local y regional: desafíos y perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mesclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunión CICAP - Chiclayo: « Proyecto Especial Olmos Tinajones»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, CICAP, Aug 2015, Chiclayo, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olmos, un verger dans le désert côtier péruvien. Inégalités d'accès à l'eau, systèmes de production agricole et nouvelles dynamiques dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mesclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. p.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geografía de Olmos y mundialización</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chaléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lortic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X° Congreso Nacional y V° Congreso de geografía de las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Trujillo, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01436523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1701,100 +1710,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État dans tous ses états : géographie comparée des politiques agricoles au Pérou et en Équateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019PA01H029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02516021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,51 +1813,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conceptual Approach of Oasis as Insights on Globalisation. Example of the Coastal Valleys of Northern and Central Peru.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mesclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1894,65 +1903,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, p. 33-52, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2099,51 +2108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Niel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696779v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.088.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02516021v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Niel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696779v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.088.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bravo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Largeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02516021v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>