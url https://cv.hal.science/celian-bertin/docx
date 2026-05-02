--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -606,295 +606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
+                <w:t xml:space="preserve">DRAMES and DTA databases: Complementary tools to monitor drug-related deaths in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Revol</w:t>
+                <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Willeman</w:t>
+                <w:t xml:space="preserve">Théo Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manceau</w:t>
+                <w:t xml:space="preserve">Marc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
+                <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Therapie, 80 (2), pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524203v1</w:t>
+                <w:t xml:space="preserve">hal-04871054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAMES and DTA databases: Complementary tools to monitor drug-related deaths in France</w:t>
+                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Revol</w:t>
+                <w:t xml:space="preserve">B. Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Willeman</w:t>
+                <w:t xml:space="preserve">T. Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Manceau</w:t>
+                <w:t xml:space="preserve">M. Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
+                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Therapie, 80 (2), pp.197-204. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871054v1</w:t>
+                <w:t xml:space="preserve">hal-05524203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of ketamine use among people with substance use disorder in France: Multisource analysis of the data from the French Addictovigilance Network</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,553 +1282,553 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People who inject oral morphine favor experimentation with injectable opioid substitution</w:t>
+                <w:t xml:space="preserve">Intravenous misuse of slow-release oral morphine capsules: how much morphine is injected?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philémon Dècle</w:t>
+                <w:t xml:space="preserve">Edouard Montigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chappard</w:t>
+                <w:t xml:space="preserve">Sarah Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Lauwerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harm Reduction Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.130. </w:t>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12954-023-00866-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12954-023-00781-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04544114v1</w:t>
+                <w:t xml:space="preserve">hal-04866940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous misuse of slow-release oral morphine capsules: how much morphine is injected?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmentation des surdoses et décès en lien avec la consommation de méthadone durant la crise sanitaire liée au COVID-19 en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Montigne</w:t>
+                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Ferrer</w:t>
+                <w:t xml:space="preserve">Nathalie Fouilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lauwerie</w:t>
+                <w:t xml:space="preserve">Clémence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Daveluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Le Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harm Reduction Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12954-023-00781-2⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866940v1</w:t>
+                <w:t xml:space="preserve">hal-04328514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des surdoses et décès en lien avec la consommation de méthadone durant la crise sanitaire liée au COVID-19 en 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
+                <w:t xml:space="preserve">People who inject oral morphine favor experimentation with injectable opioid substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fouilhé</w:t>
+                <w:t xml:space="preserve">Philémon Dècle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelie Daveluy</w:t>
+                <w:t xml:space="preserve">Pierre Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynald Le Boisselier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Harm Reduction Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12954-023-00866-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328514v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04544114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Chronic Pain Among People with Dementia: A Nationwide Study Using French Administrative Data</w:t>
               </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (12), pp.1149-1163. </w:t>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
@@ -2216,103 +2216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in Fatal Poisoning Among Drug Users in France From 2011 to 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (8), pp.e2331398. </w:t>
@@ -3282,295 +3282,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of using off‐label morphine sulfate in a population‐based retrospective cohort of opioid‐dependent patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-dimensional evaluation of craving and impulsivity among people admitted for alcohol-related problems in emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Riquelme</w:t>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peyriere</w:t>
+                <w:t xml:space="preserve">Frederique Teisseidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Brousse</w:t>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chalmeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14082⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 272, pp.569-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325453v1</w:t>
+                <w:t xml:space="preserve">hal-01982438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional evaluation of craving and impulsivity among people admitted for alcohol-related problems in emergency department</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Risk assessment of using off‐label morphine sulfate in a population‐based retrospective cohort of opioid‐dependent patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Teisseidre</w:t>
+                <w:t xml:space="preserve">Marie Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+                <w:t xml:space="preserve">Hélène Peyriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Chalmeton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celian Bertin</w:t>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 272, pp.569-571. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (12), pp.2338-2348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982438v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders</w:t>
               </w:r>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peyrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3863,64 +3863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Substance Use and Misuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 7. </w:t>
@@ -4204,234 +4204,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les complications de l’usage hors AMM du sulfate de morphine</w:t>
+                <w:t xml:space="preserve">Comorbidités psychiatriques associées aux douleurs chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ATHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, BIARRITZ, France</w:t>
+              <w:t xml:space="preserve">Espace Info Santé - Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363685v1</w:t>
+                <w:t xml:space="preserve">hal-02363819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des réseaux sociaux comme nouvel outil de pharmacosurveillance : à propos de la codéine</w:t>
+                <w:t xml:space="preserve">Les complications de l’usage hors AMM du sulfate de morphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation contre la douleur, Institut Analgesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">Congrès ATHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, BIARRITZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363815v1</w:t>
+                <w:t xml:space="preserve">hal-02363685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbidités psychiatriques associées aux douleurs chroniques</w:t>
+                <w:t xml:space="preserve">L’analyse des réseaux sociaux comme nouvel outil de pharmacosurveillance : à propos de la codéine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Info Santé - Conférence grand public</w:t>
+              <w:t xml:space="preserve">Innovation contre la douleur, Institut Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363819v1</w:t>
+                <w:t xml:space="preserve">hal-02363815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4443,411 +4443,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence des décès liés à une consommation de médicaments et de toxiques dans le bassin auvergnat : étude POLIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol, opioids, cannabis and medication influence in violent deaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Abriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Toxicologie Analytique (SFTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel de la SFPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869684v1</w:t>
+                <w:t xml:space="preserve">hal-04869890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, opioids, cannabis and medication influence in violent deaths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lopez</w:t>
+                <w:t xml:space="preserve">Chronic pain is a risk factor for incident Alzheimer’s disease a nationwide propensity matched cohort using administrative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SFPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">SFETD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869890v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic pain is a risk factor for incident Alzheimer’s disease a nationwide propensity matched cohort using administrative data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Teixeira</w:t>
+                <w:t xml:space="preserve">Prévalence des décès liés à une consommation de médicaments et de toxiques dans le bassin auvergnat : étude POLIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFETD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société Française de Toxicologie Analytique (SFTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. 36 (2), pp.S53-S54, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2024.03.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869452v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Buprénorphine comme stratégie de sevrage des antalgiques opioïdes, après échec d'un sevrage progressif chez les patients souffrant de douleur chronique non cancéreuse</w:t>
               </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t>
@@ -5864,51 +5864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05500894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hichem Elnedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2026.01.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2026.103079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gueganno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00801-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Willeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Daveluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Jalles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soriot-Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Deleens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977982v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04544114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon D&#232;cle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00866-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Teixeira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lauwerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00781-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Frauger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Le Boisselier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bornier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2022.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1193108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31398" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.893590" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.947006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107519" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cum&#233;nal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2021.1842871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14082" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869684v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abriat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Choma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03505890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03625036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05500894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hichem Elnedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2026.01.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2026.103079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gueganno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00801-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Willeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Daveluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Jalles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soriot-Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Deleens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977982v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lauwerie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00781-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Frauger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Le Boisselier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04544114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon D&#232;cle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00866-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bornier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2022.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1193108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31398" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.893590" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.947006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107519" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cum&#233;nal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2021.1842871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abriat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Choma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03505890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03625036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>