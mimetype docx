--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -555,346 +555,346 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 14 (6), pp.1783-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40122-025-00781-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAMES and DTA databases: Complementary tools to monitor drug-related deaths in France</w:t>
+                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Revol</w:t>
+                <w:t xml:space="preserve">B. Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Willeman</w:t>
+                <w:t xml:space="preserve">T. Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Manceau</w:t>
+                <w:t xml:space="preserve">M. Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
+                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Therapie, 80 (2), pp.197-204. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871054v1</w:t>
+                <w:t xml:space="preserve">hal-05524203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
+                <w:t xml:space="preserve">DRAMES and DTA databases: Complementary tools to monitor drug-related deaths in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Revol</w:t>
+                <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Willeman</w:t>
+                <w:t xml:space="preserve">Théo Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manceau</w:t>
+                <w:t xml:space="preserve">Marc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
+                <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Therapie, 80 (2), pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524203v1</w:t>
+                <w:t xml:space="preserve">hal-04871054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of ketamine use among people with substance use disorder in France: Multisource analysis of the data from the French Addictovigilance Network</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,553 +1282,553 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous misuse of slow-release oral morphine capsules: how much morphine is injected?</w:t>
+                <w:t xml:space="preserve">People who inject oral morphine favor experimentation with injectable opioid substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Montigne</w:t>
+                <w:t xml:space="preserve">Philémon Dècle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Ferrer</w:t>
+                <w:t xml:space="preserve">Pierre Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lauwerie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harm Reduction Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12954-023-00781-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12954-023-00866-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866940v1</w:t>
+                <w:t xml:space="preserve">inserm-04544114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des surdoses et décès en lien avec la consommation de méthadone durant la crise sanitaire liée au COVID-19 en 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intravenous misuse of slow-release oral morphine capsules: how much morphine is injected?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
+                <w:t xml:space="preserve">Edouard Montigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fouilhé</w:t>
+                <w:t xml:space="preserve">Sarah Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reynald Le Boisselier</w:t>
+                <w:t xml:space="preserve">Louis Lauwerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Harm Reduction Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12954-023-00781-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328514v1</w:t>
+                <w:t xml:space="preserve">hal-04866940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People who inject oral morphine favor experimentation with injectable opioid substitution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célian Bertin</w:t>
+                <w:t xml:space="preserve">Augmentation des surdoses et décès en lien avec la consommation de méthadone durant la crise sanitaire liée au COVID-19 en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Frauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philémon Dècle</w:t>
+                <w:t xml:space="preserve">Nathalie Fouilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chappard</w:t>
+                <w:t xml:space="preserve">Clémence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reynald Le Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harm Reduction Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.130. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12954-023-00866-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04544114v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Chronic Pain Among People with Dementia: A Nationwide Study Using French Administrative Data</w:t>
               </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (12), pp.1149-1163. </w:t>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
@@ -2216,103 +2216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in Fatal Poisoning Among Drug Users in France From 2011 to 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (8), pp.e2331398. </w:t>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t>
@@ -5864,51 +5864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05500894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hichem Elnedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2026.01.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2026.103079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gueganno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00801-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Willeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Daveluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Jalles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soriot-Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Deleens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977982v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lauwerie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00781-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Frauger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Le Boisselier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04544114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon D&#232;cle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00866-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bornier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2022.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1193108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31398" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.893590" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.947006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107519" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cum&#233;nal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2021.1842871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abriat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Choma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03505890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03625036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05500894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hichem Elnedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2026.01.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2026.103079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gueganno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00801-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Willeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Daveluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Jalles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soriot-Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Deleens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977982v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04544114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon D&#232;cle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00866-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Teixeira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lauwerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-023-00781-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Frauger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fouilh&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Le Boisselier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bornier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2022.08.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1193108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31398" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.893590" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.947006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107519" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cum&#233;nal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2021.1842871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abriat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Choma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03505890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03625036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>