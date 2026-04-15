--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -100,549 +100,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t>
+                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194773v1</w:t>
+                <w:t xml:space="preserve">hal-05106074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
+                <w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Sauce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+                <w:t xml:space="preserve">Célian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès national de radioprotection SFRP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de radioprotection (SFRP), Jun 2025, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289950v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célian Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Sage</w:t>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Isambert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de radioprotection SFRP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de radioprotection (SFRP), Jun 2025, La Baule, France</w:t>
+              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229711v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Sauce</w:t>
+                <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106074v1</w:t>
+                <w:t xml:space="preserve">hal-05194773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
@@ -671,51 +671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les radionucléides en médecine nucléaire : applications courantes, nouveautés et radioprotection associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR 2024 - 14èmes Rencontres des personnes compétentes en radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de radioprotection, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -740,51 +740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Protection of Undertakers and Crematorium Staff in Case of a Patient Death Shortly After Radionuclide Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Caplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -868,333 +868,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04831252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04831280v1</w:t>
+                <w:t xml:space="preserve">irsn-04831218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04831218v1</w:t>
+                <w:t xml:space="preserve">irsn-04831280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1415,103 +1415,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
@@ -1540,51 +1540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational radiation protection of undertakers and crematorium staff in case of a patient death shortly after radionuclide therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Caplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1843,64 +1843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2103,51 +2103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05168875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petitguillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernardini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4814929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04892644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05168875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petitguillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernardini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4814929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04892644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>