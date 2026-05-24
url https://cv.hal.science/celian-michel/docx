--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -66,751 +66,1441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1035, pp.181855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact restriction time after common nuclear medicine therapies: spreadsheet implementation based on conservative retention function and individual measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Celier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/acc4d1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04248777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort as a part of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Global Exposome Summit 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Sitges (Barcelona), Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational radiation protection of undertakers and crematorium staff in case of a patient death shortly after radionuclide therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Caplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Celier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTR2023 - International Symposium on Trends in Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04631443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
+                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célian Michel</w:t>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106074v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de radioprotection SFRP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de radioprotection (SFRP), Jun 2025, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lequy</w:t>
+                <w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289950v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194773v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04607518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les radionucléides en médecine nucléaire : applications courantes, nouveautés et radioprotection associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR 2024 - 14èmes Rencontres des personnes compétentes en radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de radioprotection, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04822299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Protection of Undertakers and Crematorium Staff in Case of a Patient Death Shortly After Radionuclide Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Caplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -819,1144 +1509,713 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine - EANM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Nuclear Medicine (EANM), Sep 2023, Vienna, Austria. pp.1-898, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-023-06333-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04831252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04831218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04831280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de radioprotection – SFRP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Radioprotection - SFRP, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04831270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU‐E‐T‐500: 3D‐Personalized Monte Carlo Dosimetry in 90Y‐Microspheres Therapies of Primary and Secondary Hepatic Cancers: Absorbed Dose and Biological Effective Dose Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Petitguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Labriolle-Vaylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55 annual meeting of the American association of physicists in medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States. pp.320-320, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4814929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168875v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">irsn-04631443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISKS of RADIODIAGNOSTIC EXAMINATIONS in CHILDREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ducou Le Pointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04892644v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">irsn-04248777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2103,51 +2362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05168875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petitguillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernardini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4814929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04892644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05168875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petitguillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernardini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labriolle-Vaylet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4814929" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04892644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducou Le Pointe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>