--- v0 (2026-03-12)
+++ v1 (2026-04-11)
@@ -135,97 +135,97 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t>
+                <w:t xml:space="preserve">Généraliser l'adaptation de modèles de langue frugaux pour l'extraction de motifs RDF à partir de texte, à des relations de type Datatype et Object property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celian Ringwald</w:t>
+                <w:t xml:space="preserve">Célian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -244,112 +244,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Abi Akl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2026 - 26émé conférence francophone sur l'extraction et la gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGC, Jan 2026, Langlet, France. RNTI-E-42, pp.399-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078493v1</w:t>
+                <w:t xml:space="preserve">hal-05565922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -380,309 +371,314 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Abi Akl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs: Applying Large Language Models to Wikipedia and Linked Open Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Abi Akl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI-24 - 38th AAAI Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30406⟩</w:t>
+              <w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526050v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs: Applying Large Language Models to Wikipedia and Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI-24 - 38th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.23411-23412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557817v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -713,941 +709,1066 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Abi Akl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Isasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Papastamkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581124v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw Me Like My Triples: Leveraging Generative AI for Wikidata Image Completion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celian Ringwald</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Abi Akl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikidata 2023 - The 4th Wikidata Workshop (at ISWC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262826v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Draw Me Like My Triples: Leveraging Generative AI for Wikidata Image Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Abu Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Critelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Şefika Efeoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
+              <w:t xml:space="preserve">Wikidata 2023 - The 4th Wikidata Workshop (at ISWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426095v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Papastamkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ébauche de visualisation des productions littéraires francophones d’Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de « Cartographie du Web littéraire francophone »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. BONNET; J.P. FEWOU NGOULOURE; B. HERNANDEZ MARZAL; J.B. MONAT, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Slides PhD Defence - Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">hal-04526070v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slides PhD Defence - Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Abi Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349792v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Draw Me Like Your Triples: Leveraging Generative AI for the Completion of Wikidata - (Working paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Abu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Critelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Şefika Efeoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celian Ringwald</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">Célian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446838v1</w:t>
+                <w:t xml:space="preserve">hal-04526070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,103 +1793,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Abi Akl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526132v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,103 +1914,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Abi Akl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t>
+              <w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526139v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,190 +2051,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw Me Like My Triples: Leveraging Generative AI for Wikidata Image Completion (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Abu Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Critelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Şefika Efeoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC23 - 22nd International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athens, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2181,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B595853"/>
+    <w:nsid w:val="FC6ABCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2412,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celian-ringwald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7302-9037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;efika Efeo&#287;lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Mancini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Burri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chambat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celian-ringwald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7302-9037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30406" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;efika Efeo&#287;lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Mancini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Burri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chambat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>