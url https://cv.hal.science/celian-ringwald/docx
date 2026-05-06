--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -628,282 +628,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Isasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Papastamkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384724v1</w:t>
+                <w:t xml:space="preserve">hal-04557817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecter les chapitres linguistiques de Programming Historian ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Abi Akl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557817v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t>
               </w:r>
@@ -1144,64 +1144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Historian : un lieu de collaborations et d’interactions multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Papastamkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celian Ringwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC6ABCFD"/>
+    <w:nsid w:val="47865CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celian-ringwald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7302-9037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30406" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;efika Efeo&#287;lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Mancini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Burri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chambat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celian-ringwald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7302-9037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30406" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;efika Efeo&#287;lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Mancini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Burri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chambat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Abu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>