--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -327,363 +327,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354000v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order 4D-Var: a preconditioner for the Incremental 4D-Var data assimilation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pour simuler des avalanches de neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Verron</w:t>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL026555⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/20z2-sy37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172926v1</w:t>
+                <w:t xml:space="preserve">hal-05562901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of reduced-order, sequential and variational data assimilation methods in the tropical Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reduced-order 4D-Var: a preconditioner for the Incremental 4D-Var data assimilation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-006-0079-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (L18609), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL026555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172918v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of reduced-order, sequential and variational data assimilation methods in the tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (5-6), pp.624-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-006-0079-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A reduced-order strategy for 4D-Var data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durbiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57 (1-2), pp.70-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2005.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -693,383 +797,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation de méthodes d'assimilation de données séquentielle et variationnelle de rang réduit dans l'océan Pacifique Tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Veersé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 2-D and 3-D characteristic open boundary conditions for regional ocean models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Operational Oceanography conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in ocean data assimilation with the SEEK filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Castruccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th WMO Data Assimilation Symposium,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1079,154 +1183,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent advances in ocean data assimilation with the SEEK filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Castruccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Surface Topography Science Team (OSTST) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1236,407 +1340,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of a Schwarz coupling method for 3D Navier-Stokes equations and 2D Shallow Water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Tayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution modeling of nearshore circulation in an upwelling ecosystem: resolving sub-mesoscale variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Faúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local damage model of concrete structures by a variational approach including tension and compression mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of McKean-Vlasov BSDEs by Wiener chaos expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ghannoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1646,100 +1750,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et comparaison de méthodes d'assimilation de données de rang réduit dans un modèle de circulation océanique : application à l'océan Pacifique Tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1749,126 +1853,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarz algorithm implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:040e242cb8786c1e3d9ddb0125016f8f09277b11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253992v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1878,615 +1982,615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cirrottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Courtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2026, pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Bilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2022–2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Courtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2024, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2021–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Courtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria; Max Delbrück Center for Molecular Medicine; Utrecht Bioinformatics Center. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of coastal lagoons Application to the Tunquen lagoon, Chilean pacific coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dagnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] USMB; INRIA Sophia-Antipolis. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2633,51 +2737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narbona-Reina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9591-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354000v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00511.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00172926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026555" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00172918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0079-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00172943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durbiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.04.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Veers&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aiken" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navarrete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ghannoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253992v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi Pigeonnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040e242cb8786c1e3d9ddb0125016f8f09277b11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01921054v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dagnas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narbona-Reina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9591-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354000v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00511.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/20z2-sy37" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00172926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00172918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0079-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00172943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durbiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2005.04.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Veers&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03520891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aiken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Navarrete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ghannoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253992v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi Pigeonnat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040e242cb8786c1e3d9ddb0125016f8f09277b11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01921054v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dagnas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>