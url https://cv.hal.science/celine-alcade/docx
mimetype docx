--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -1273,165 +1273,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole comme gage de valeur au travail</w:t>
+                <w:t xml:space="preserve">A collaborative ethnography committed to empower waiters and maîtres d’hôtel to act through their interactions with chef and customers in restaurant-schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">», 4ème Congrès international RFS 2019 (Réseau de Sociolinguistique Francophone) « Langues de valeur et valeur des langues », Université d’Ottawa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international PRELA 2019 « Professionnel.le.s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention », ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503710v1</w:t>
+                <w:t xml:space="preserve">hal-02503714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative ethnography committed to empower waiters and maîtres d’hôtel to act through their interactions with chef and customers in restaurant-schools</w:t>
+                <w:t xml:space="preserve">La parole comme gage de valeur au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PRELA 2019 « Professionnel.le.s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention », ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">», 4ème Congrès international RFS 2019 (Réseau de Sociolinguistique Francophone) « Langues de valeur et valeur des langues », Université d’Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503714v1</w:t>
+                <w:t xml:space="preserve">hal-02503710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentats comme événement de discours</w:t>
               </w:r>
@@ -1920,165 +1920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité et transmission de compétences langagières : de l’observation des pratiques à l’ingénierie de la formation</w:t>
+                <w:t xml:space="preserve">Processus de différenciation et compétences langagières : la notion d’expertise dans la formation aux métiers de service en restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International OPEEN &amp; ReForm 2016 « Observer pour former »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international VALS-ASLA 2016 (Association Suisse de Linguistique Appliquée) « Processus de différenciation : des pratiques langagières à leur interprétation sociale », Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503648v1</w:t>
+                <w:t xml:space="preserve">hal-02503643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de différenciation et compétences langagières : la notion d’expertise dans la formation aux métiers de service en restauration</w:t>
+                <w:t xml:space="preserve">Multimodalité et transmission de compétences langagières : de l’observation des pratiques à l’ingénierie de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international VALS-ASLA 2016 (Association Suisse de Linguistique Appliquée) « Processus de différenciation : des pratiques langagières à leur interprétation sociale », Université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International OPEEN &amp; ReForm 2016 « Observer pour former »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503643v1</w:t>
+                <w:t xml:space="preserve">hal-02503648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the importance of linguistic and interactional skills at the workplace: a recent change of orientation in the table waiting vocational training</w:t>
               </w:r>
@@ -2591,51 +2591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503534v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100253410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Garrido Sard&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit Cahill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503534v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100253410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Garrido Sard&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit Cahill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>