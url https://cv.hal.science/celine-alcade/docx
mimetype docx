--- v1 (2026-04-14)
+++ v2 (2026-05-10)
@@ -1920,165 +1920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de différenciation et compétences langagières : la notion d’expertise dans la formation aux métiers de service en restauration</w:t>
+                <w:t xml:space="preserve">Multimodalité et transmission de compétences langagières : de l’observation des pratiques à l’ingénierie de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international VALS-ASLA 2016 (Association Suisse de Linguistique Appliquée) « Processus de différenciation : des pratiques langagières à leur interprétation sociale », Université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International OPEEN &amp; ReForm 2016 « Observer pour former »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503643v1</w:t>
+                <w:t xml:space="preserve">hal-02503648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité et transmission de compétences langagières : de l’observation des pratiques à l’ingénierie de la formation</w:t>
+                <w:t xml:space="preserve">Processus de différenciation et compétences langagières : la notion d’expertise dans la formation aux métiers de service en restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International OPEEN &amp; ReForm 2016 « Observer pour former »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international VALS-ASLA 2016 (Association Suisse de Linguistique Appliquée) « Processus de différenciation : des pratiques langagières à leur interprétation sociale », Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503648v1</w:t>
+                <w:t xml:space="preserve">hal-02503643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the importance of linguistic and interactional skills at the workplace: a recent change of orientation in the table waiting vocational training</w:t>
               </w:r>
@@ -2591,51 +2591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503534v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100253410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Garrido Sard&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit Cahill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503534v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100253410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Garrido Sard&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit Cahill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>