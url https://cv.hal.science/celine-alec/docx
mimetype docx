--- v0 (2026-03-03)
+++ v1 (2026-04-04)
@@ -1376,243 +1376,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Ontology Population from Product Catalogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Case Study on Verification of a Cloud Hypervisor by Proof and Structural Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Uriel Berdugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference (EKAW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.1-12</w:t>
+              <w:t xml:space="preserve">TAP 2014: International Conference on Tests and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.158-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115513v1</w:t>
+                <w:t xml:space="preserve">cea-01822965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study on Verification of a Cloud Hypervisor by Proof and Structural Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Ontology Population from Product Catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+                <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Alec</w:t>
+                <w:t xml:space="preserve">Uriel Berdugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2014: International Conference on Tests and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.158-164</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference (EKAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01822965v1</w:t>
+                <w:t xml:space="preserve">hal-01115513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplement automatique d'ontologie à partir d'un catalogue de produits</w:t>
               </w:r>
@@ -1637,64 +1637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Berdugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2220,64 +2220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Berdugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2677,51 +2677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814520v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nour Elimane Sahbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Govind" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_37" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Berdugo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jwe1540-9589.17673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.557-578" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01399253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814520v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nour Elimane Sahbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Govind" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_37" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Berdugo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jwe1540-9589.17673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.557-578" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01399253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>