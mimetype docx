--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2474,252 +2474,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional rostro-caudal gradient in the human posterior lateral frontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonhwang Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1567-z⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324090v1</w:t>
+                <w:t xml:space="preserve">hal-02326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional rostro-caudal gradient in the human posterior lateral frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1567-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326351v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t>
               </w:r>
@@ -6171,51 +6171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2060-18.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1567-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Champod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sescousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dreher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3058-14.2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2060-18.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1567-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Champod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sescousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dreher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3058-14.2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>