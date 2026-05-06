--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -317,718 +317,718 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Morel-Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 35 (22), pp.5618-5625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360035v1</w:t>
+                <w:t xml:space="preserve">hal-05360035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
+                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ducret</w:t>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giacometti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Dirheimer</w:t>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dureux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+                <w:t xml:space="preserve">Laura Viñales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671739v1</w:t>
+                <w:t xml:space="preserve">hal-04749607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dirheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giacometti</w:t>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.269. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749607v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giacometti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crneur.2023.100103⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237956v1</w:t>
+                <w:t xml:space="preserve">hal-04237943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
+                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237943v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
+              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crneur.2023.100103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237941v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,64 +1282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Novek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2080,421 +2080,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Ventromedial Prefrontal Cortex: Sulcal Morphology and Its Influence on Functional Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
+                <w:t xml:space="preserve">Jerome Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Verhagen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Sallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (19), pp.3627-3639. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2060-18.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324071v1</w:t>
+                <w:t xml:space="preserve">hal-02326265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Ventromedial Prefrontal Cortex: Sulcal Morphology and Its Influence on Functional Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (19), pp.3627-3639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2060-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326265v1</w:t>
+                <w:t xml:space="preserve">hal-02324071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Functional rostro-caudal gradient in the human posterior lateral frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1567-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324081v1</w:t>
+                <w:t xml:space="preserve">hal-02324090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
               </w:r>
@@ -2608,268 +2569,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional rostro-caudal gradient in the human posterior lateral frontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guipponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1567-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324090v1</w:t>
+                <w:t xml:space="preserve">hal-02324091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324091v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kep Kee Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2914,2457 +2888,1967 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive control of vocalizations in the primate ventrolateral-dorsomedial frontal (VLF-DMF) brain network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324077v1</w:t>
+                <w:t xml:space="preserve">hal-02324093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive control of vocalizations in the primate ventrolateral-dorsomedial frontal (VLF-DMF) brain network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+                <w:t xml:space="preserve">Midcingulate Motor Map and Feedback Detection: Converging Data from Humans and Monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic M Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys C M Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.467-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324093v1</w:t>
+                <w:t xml:space="preserve">hal-02358077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midcingulate Motor Map and Feedback Detection: Converging Data from Humans and Monkeys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maïlys C M Faraut</w:t>
+                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena G. Wutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358077v1</w:t>
+                <w:t xml:space="preserve">hal-01383991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Morphology Predicts Functional Organization of Experienced Value Signals in the Human Orbitofrontal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.1648-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3058-14.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383991v1</w:t>
+                <w:t xml:space="preserve">hal-02341041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unilateral medial frontal cortical lesion impairs trial and error learning without visual control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Champod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R.E. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, pp.314-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Morphology Predicts Functional Organization of Experienced Value Signals in the Human Orbitofrontal Cortex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Location of Feedback-Related Activity in the Midcingulate Cortex Is Predicted by Local Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Warrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (4), pp.1648-1658. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.2217-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2779-12.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3058-14.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341041v1</w:t>
+                <w:t xml:space="preserve">hal-04749951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Location of Feedback-Related Activity in the Midcingulate Cortex Is Predicted by Local Morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response selection versus feedback analysis in conditional visuo-motor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.3723-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2779-12.2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04749951v1</w:t>
+                <w:t xml:space="preserve">hal-03014725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response selection versus feedback analysis in conditional visuo-motor learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Petrides</w:t>
+                <w:t xml:space="preserve">Modulation of feedback related activity in the rostral anterior cingulate cortex during trial and error exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (4), pp.3723-3735. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.10.058⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.1078-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03014725v1</w:t>
+                <w:t xml:space="preserve">hal-04749942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of feedback related activity in the rostral anterior cingulate cortex during trial and error exploration</w:t>
+                <w:t xml:space="preserve">Reward encoding in the monkey anterior cingulate cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.023⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.1040-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhj046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04749942v1</w:t>
+                <w:t xml:space="preserve">inserm-00132137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward encoding in the monkey anterior cingulate cortex.</w:t>
+                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.3447-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04170.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhj046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132137v1</w:t>
+                <w:t xml:space="preserve">inserm-00132130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward.</w:t>
+                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21, pp.3447-52. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 21, pp.3447-3452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04170.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132130v1</w:t>
+                <w:t xml:space="preserve">hal-00131438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward</w:t>
+                <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131438v1</w:t>
+                <w:t xml:space="preserve">hal-00332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Honoré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henrique Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00332927v1</w:t>
+                <w:t xml:space="preserve">hal-00332519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of sequence structure and reward schedule on serial reaction time learning in the monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (3), pp.239-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0926-6410(00)00002-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0926-6410(00)00002-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749893v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-03364145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the evolution of cerebral reorganisation in the hominin fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mescam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual ESHE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2025, Paris (Museum National Histoire Naturelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5374,78 +4858,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, resting-state fMRI and histological validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,225 +4961,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial ultrasound neuromodulation induces metabolic and resting-state changes in amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giacometti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Manickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel-Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network modulation by pathway specific chemogenetics in frontal cortex of macaque monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,230 +5211,498 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of pathway specific DREADDs in macaque monkeys: behavioral and histological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alldritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.B. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vos de Wael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bethlehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seidlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970773v1</w:t>
+                <w:t xml:space="preserve">C. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midcingulate somatomotor and autonomic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5966,65 +5718,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology, Cingulate cortex, Vol 166 (3rd series), B.A. Vogt (Editor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6171,51 +5923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2060-18.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1567-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Champod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sescousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dreher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3058-14.2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2060-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1567-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sescousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dreher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3058-14.2015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Champod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273888v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>