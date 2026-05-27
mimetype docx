--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -368,667 +368,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
+                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dirheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749607v1</w:t>
+                <w:t xml:space="preserve">hal-04671739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Viñales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ducret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671739v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crneur.2023.100103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237943v1</w:t>
+                <w:t xml:space="preserve">hal-04237956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
+                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clémence Gandaux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237941v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple routes of communication within the amygdala-mPFC network: A comparative approach in humans and macaques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100103. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crneur.2023.100103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237956v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,64 +1282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,295 +1410,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal Morphology in Cingulate Cortex is Associated with Voluntary Oro-Facial Motor Control and Gestural Communication in Chimpanzees ( Pan troglodytes )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimpanzee histology and functional brain imaging show that the paracingulate sulcus is not human-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hopkins</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mary Catherine Mareno</w:t>
+                <w:t xml:space="preserve">Jennifer Novek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa392⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01571-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364143v1</w:t>
+                <w:t xml:space="preserve">hal-03364138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee histology and functional brain imaging show that the paracingulate sulcus is not human-specific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+                <w:t xml:space="preserve">Sulcal Morphology in Cingulate Cortex is Associated with Voluntary Oro-Facial Motor Control and Gestural Communication in Chimpanzees ( Pan troglodytes )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Novek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Giacometti</w:t>
+                <w:t xml:space="preserve">Mary Catherine Mareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.2845-2854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01571-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364138v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
               </w:r>
@@ -1812,559 +1812,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive control of orofacial motor and vocal responses in the ventrolateral and dorsomedial human frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher I Petkov</w:t>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Margulies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michele A Basso</w:t>
+                <w:t xml:space="preserve">Rémi Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (9), pp.4994-5005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1916459117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993101v1</w:t>
+                <w:t xml:space="preserve">hal-02993056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive control of orofacial motor and vocal responses in the ventrolateral and dorsomedial human frontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher I Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kep Kee Loh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+                <w:t xml:space="preserve">Charles E Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Neveu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William D Hopkins</w:t>
+                <w:t xml:space="preserve">Michele A Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (9), pp.4994-5005. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1916459117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993056v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Ventromedial Prefrontal Cortex: Sulcal Morphology and Its Influence on Functional Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (19), pp.3627-3639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2060-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326265v1</w:t>
+                <w:t xml:space="preserve">hal-02324071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Ventromedial Prefrontal Cortex: Sulcal Morphology and Its Influence on Functional Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Lopez-Persem</w:t>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Verhagen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (19), pp.3627-3639. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2060-18.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324071v1</w:t>
+                <w:t xml:space="preserve">hal-02326265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional rostro-caudal gradient in the human posterior lateral frontal cortex</w:t>
               </w:r>
@@ -2703,317 +2703,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324077v1</w:t>
+                <w:t xml:space="preserve">hal-03013701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013701v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control of vocalizations in the primate ventrolateral-dorsomedial frontal (VLF-DMF) brain network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kep Kee Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,841 +3034,853 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.32-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midcingulate Motor Map and Feedback Detection: Converging Data from Humans and Monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys C M Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.467-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhu213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena G. Wutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133, pp.266-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Morphology Predicts Functional Organization of Experienced Value Signals in the Human Orbitofrontal Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">A unilateral medial frontal cortical lesion impairs trial and error learning without visual control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sescousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Amiez</w:t>
+                <w:t xml:space="preserve">Anne Sophie Champod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Dreher</w:t>
+                <w:t xml:space="preserve">Charles R.E. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (4), pp.1648-1658. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.314-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3058-14.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341041v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unilateral medial frontal cortical lesion impairs trial and error learning without visual control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Morphology Predicts Functional Organization of Experienced Value Signals in the Human Orbitofrontal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Champod</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles R.E. Wilson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+                <w:t xml:space="preserve">G. Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.1648-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3058-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819104v1</w:t>
+                <w:t xml:space="preserve">hal-02341041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Location of Feedback-Related Activity in the Midcingulate Cortex Is Predicted by Local Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Warrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (5), pp.2217-2228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2779-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response selection versus feedback analysis in conditional visuo-motor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (4), pp.3723-3735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of feedback related activity in the rostral anterior cingulate cortex during trial and error exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3900,798 +3912,798 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp.1078-1090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward encoding in the monkey anterior cingulate cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.1040-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhj046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.3447-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04170.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.3447-3452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of sequence structure and reward schedule on serial reaction time learning in the monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (3), pp.239-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0926-6410(00)00002-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4701,235 +4713,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the evolution of cerebral reorganisation in the hominin fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mescam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual ESHE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2025, Paris (Museum National Histoire Naturelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alldritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.B. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vos de Wael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bethlehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seidlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, resting-state fMRI and histological validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,225 +5241,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial ultrasound neuromodulation induces metabolic and resting-state changes in amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Manickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel-Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network modulation by pathway specific chemogenetics in frontal cortex of macaque monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,498 +5491,230 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of pathway specific DREADDs in macaque monkeys: behavioral and histological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970773v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-03364145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midcingulate somatomotor and autonomic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5718,65 +5730,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology, Cingulate cortex, Vol 166 (3rd series), B.A. Vogt (Editor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5923,51 +5935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2060-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1567-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sescousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dreher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3058-14.2015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Champod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273888v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacometti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2023.100103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Novek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01571-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2060-18.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1567-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ2LP98K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Champod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sescousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dreher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3058-14.2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.10.058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Z3M7G1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manickam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel-Latour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R E Wilson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>