--- v1 (2026-03-24)
+++ v2 (2026-04-15)
@@ -126,1651 +126,1651 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cheese Composition on Aroma Content, Release, and Perception</w:t>
+                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quel impact sur les composés d’arôme des fromages Comté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+                <w:t xml:space="preserve">Lutin Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Septier</w:t>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Noirot</w:t>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barbet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">24ème colloque du club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666955v1</w:t>
+                <w:t xml:space="preserve">hal-04900694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the model cheese composition on the aroma content, release and perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frappé</w:t>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vermorel</w:t>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Foote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+              <w:t xml:space="preserve">DIFFA23 - Direct Injection Food Flavour Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, San Michele d'Adige, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Frappé</w:t>
+                <w:t xml:space="preserve">Suitability of organic raw milk for cheesemaking according to seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vermorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04958370v1</w:t>
+              <w:t xml:space="preserve">13th European Farmhouse and Artisan Cheese &amp; Dairy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of a monoclonal antibody-based inhibition ELISA for the quantification of chymosin in solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Beuvier</w:t>
+                <w:t xml:space="preserve">Influence of cheese composition on the aroma content, release and perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Congrès Analytics Nantes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209811v1</w:t>
+                <w:t xml:space="preserve">hal-03828825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two different diets on lactoferrin concentrations in bovine milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefier</w:t>
+                <w:t xml:space="preserve">How do oxidoreduction conditions affect the balance of volatile compounds produced by lactic acid bacteria in a curd-based medium ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02662750v1</w:t>
+              <w:t xml:space="preserve">16ème Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5346105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bovine lactoferrin concentrations in cheese with specific monoclonal antibodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A simple method to quantify lactoferrin in milk by Micro-Batch Resin Extraction (MBRE) before RP-HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02661227v1</w:t>
+              <w:t xml:space="preserve">XIIIth International Conference on Lactoferrin: Structure, Function and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quel impact sur les composés d’arôme des fromages Comté ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Cheese Composition on Aroma Content, Release, and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque du club des bactéries lactiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04900694v1</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (14), pp.3412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29143412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the model cheese composition on the aroma content, release and perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Palme</w:t>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIFFA23 - Direct Injection Food Flavour Analytics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04338205v1</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of organic raw milk for cheesemaking according to seasons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petitpas</w:t>
+                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Farmhouse and Artisan Cheese &amp; Dairy Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05245189v1</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmad121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cheese composition on the aroma content, release and perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+                <w:t xml:space="preserve">Development and evaluation of a monoclonal antibody-based inhibition ELISA for the quantification of chymosin in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Septier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Palme</w:t>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gavoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics Nantes 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03828825v1</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.4799-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do oxidoreduction conditions affect the balance of volatile compounds produced by lactic acid bacteria in a curd-based medium ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of two different diets on lactoferrin concentrations in bovine milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Duployer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Buchin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Dufrene</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Weurman Flavour Research Symposium</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04129776v1</w:t>
+              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.256-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method to quantify lactoferrin in milk by Micro-Batch Resin Extraction (MBRE) before RP-HPLC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of bovine lactoferrin concentrations in cheese with specific monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pochet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth International Conference on Lactoferrin: Structure, Function and Application</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03678911v1</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (9), pp.1081-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1788,51 +1788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins généralistes vosgiens et leur formation médicale continue. Une enquête qualitative auprès de 11 médecins généralistes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2020,64 +2020,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,64 +2145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="922F0E0A"/>
+    <w:nsid w:val="A21994A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +2578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4405-5159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4405-5159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>