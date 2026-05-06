--- v2 (2026-04-15)
+++ v3 (2026-05-06)
@@ -943,377 +943,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cheese Composition on Aroma Content, Release, and Perception</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Noirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barbet</w:t>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29143412⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666955v1</w:t>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alison Foote</w:t>
+                <w:t xml:space="preserve">Influence of Cheese Composition on Aroma Content, Release, and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (14), pp.3412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29143412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
@@ -2347,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A21994A6"/>
+    <w:nsid w:val="8B94B44B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +2578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4405-5159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4405-5159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>