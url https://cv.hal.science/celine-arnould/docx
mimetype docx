--- v3 (2026-05-06)
+++ v4 (2026-05-26)
@@ -943,377 +943,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Cheese Composition on Aroma Content, Release, and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (14), pp.3412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29143412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+                <w:t xml:space="preserve">hal-04666955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cheese Composition on Aroma Content, Release, and Perception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Noirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barbet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (14), pp.3412. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29143412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666955v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
@@ -1748,530 +1748,530 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins généralistes vosgiens et leur formation médicale continue. Une enquête qualitative auprès de 11 médecins généralistes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibodies Collection dedicated to food components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Echasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Legoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). COST ACTION FA1005, BEL., Mar 2012, Cesena, Italy. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01734434v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibodies Collection dedicated to food components</w:t>
-[...155 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les médecins généralistes vosgiens et leur formation médicale continue. Une enquête qualitative auprès de 11 médecins généralistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...74 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-01454138v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2347,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B94B44B"/>
+    <w:nsid w:val="3483BC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +2578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4405-5159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-arnould" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4405-5159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>