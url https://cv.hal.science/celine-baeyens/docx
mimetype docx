--- v0 (2026-03-06)
+++ v1 (2026-04-28)
@@ -66,3744 +66,3890 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Barthelemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171592v1</w:t>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solaine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+                <w:t xml:space="preserve">Thierry Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282387v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social background and interest in science are linked to junior high school students’ perceptions of the ecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Somat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1360166⟩</w:t>
+              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544075v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living conditions during confinement moderate the relationship between trait anxiety and negative repetitive thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How social background and interest in science are linked to junior high school students’ perceptions of the ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Atzeni</w:t>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Pellissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cresp.2024.100193⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1360166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557322v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the Emotion Regulation Skills Questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living conditions during confinement moderate the relationship between trait anxiety and negative repetitive thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Atzeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Nardelli</w:t>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Montreuil</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Morgane Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100877⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cresp.2024.100193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446445v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrument for evaluating the Self: The Self-Discrepancies Scale in non clinical participants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French validation of the Emotion Regulation Skills Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouvard</w:t>
+                <w:t xml:space="preserve">Michael Naoufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bouvard Martine</w:t>
+                <w:t xml:space="preserve">Matthias Berking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20240607⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (1), pp.100877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864294v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hooked on a memory: How rumination about past positive events might contribute to grandiose ideas?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An instrument for evaluating the Self: The Self-Discrepancies Scale in non clinical participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bortolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bouvard Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (3), pp.556-572. </w:t>
+              <w:t xml:space="preserve">Clinical Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.538-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjc.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36131/cnfioritieditore20240607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381866v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hooked on a memory: How rumination about past positive events might contribute to grandiose ideas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (3), pp.556-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjc.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536029v1</w:t>
+                <w:t xml:space="preserve">hal-04381866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
+              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583399v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compassion and emotion regulation: testing a mediation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paucsik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leys</w:t>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2022.2143328⟩</w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850726v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compassion and savouring buffer the impact of the first year of the COVID-19 on PhD students' mental health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Self-compassion and emotion regulation: testing a mediation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smi.3142⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2022.2143328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614752v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Self-compassion and savouring buffer the impact of the first year of the COVID-19 on PhD students' mental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paucsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smi.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355033v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Compassion and Rumination Type Mediate the Relation between Mindfulness and Parental Burnout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Banjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paucsik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leys</w:t>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilios Kotsou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
+                <w:t xml:space="preserve">Ernst H.W. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (16), pp.8811. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18168811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333907v1</w:t>
+                <w:t xml:space="preserve">hal-03355033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mental Health and Well‐Being through Informal Mindfulness Practices: An Intervention Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Self-Compassion and Rumination Type Mediate the Relation between Mindfulness and Parental Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
+                <w:t xml:space="preserve">Agata Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Strub</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ilios Kotsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12216⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (16), pp.8811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18168811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361931v1</w:t>
+                <w:t xml:space="preserve">hal-03333907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case conceptualization from a process-based and modular perspective: Rationale and application to mood and anxiety disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Mental Health and Well‐Being through Informal Mindfulness Practices: An Intervention Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lionel Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (2), </w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.63-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpp.2340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946500v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Self-Discrepancies Scale (S-DS). A tool to investigate the self in clinical and research settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Case conceptualization from a process-based and modular perspective: Rationale and application to mood and anxiety disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dethier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpp.2340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946530v1</w:t>
+                <w:t xml:space="preserve">hal-01946500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing the Structure of Metacognitive Beliefs: Validation of the French Short Version of the Metacognitions Questionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Validation of the Self-Discrepancies Scale (S-DS). A tool to investigate the self in clinical and research settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cognitive Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (2), pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1521/ijct.2017.10.3.219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910990v1</w:t>
+                <w:t xml:space="preserve">hal-01946530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.53-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Embracing the Structure of Metacognitive Beliefs: Validation of the French Short Version of the Metacognitions Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02159⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cognitive Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.219 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/ijct.2017.10.3.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910988v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive symptomatology and the influence of the behavioral avoidance and activation: A gender-specific investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Devynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wagener</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Monika Kornacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blairy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2015.12.040⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01910992v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application à un cas clinique d’un protocole d’évaluation des processus pour les troubles anxio-dépressifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Depressive symptomatology and the influence of the behavioral avoidance and activation: A gender-specific investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.123 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2015.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910993v1</w:t>
+                <w:t xml:space="preserve">hal-01910992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un protocole de traitement processuel et modulaire des troubles anxio-dépressifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Application à un cas clinique d’un protocole d’évaluation des processus pour les troubles anxio-dépressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.106 - 116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.93 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698212v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of thought-shape fusion: initial validation of a short version of the trait thought-shape fusion scale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vers un protocole de traitement processuel et modulaire des troubles anxio-dépressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dethier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eat.22038⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.106 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00862350v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive distortions and eating pathology: specificity of thought-shape fusion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Assessment of thought-shape fusion: initial validation of a short version of the trait thought-shape fusion scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer S Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Purdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pitet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roz Shafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brat.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eat.22038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965196v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la dépression à une perspective transdiagnostique: Conceptualisation et interventions sur les ruminations mentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cognitive distortions and eating pathology: specificity of thought-shape fusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer S Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Douilliez</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Purdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (7-8), pp.449-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brat.2012.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815531v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concreteness training reduces dysphoria: Proof-of-principle for repeated cognitive bias modification in depression.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">De la dépression à une perspective transdiagnostique: Conceptualisation et interventions sur les ruminations mentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Read</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kornacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Abnormal Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.66-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910999v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'une version francophone de l'Echelle de Peur de l'Evaluation Négative (FNE) et de l'Echelle d'Evitement et de Détresse Sociale (SAD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Concreteness training reduces dysphoria: Proof-of-principle for repeated cognitive bias modification in depression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Abnormal Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1), pp.55 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0013642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815540v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying Emotional Information: Modulation of Emotional Intensity via Executive Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Validation d'une version francophone de l'Echelle de Peur de l'Evaluation Négative (FNE) et de l'Echelle d'Evitement et de Détresse Sociale (SAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815519v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Specifying Emotional Information: Modulation of Emotional Intensity via Executive Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.560-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/1528-3542.6.4.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Travail des Emotions en Thérapie Comportementale et Cognitive : Vers une Psychothérapie Expérientielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Francart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (2), pp.87-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ctf.029.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3813,931 +3959,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité de la régulation émotionnelle : Qu’est-ce que c’est et pourquoi l’étudier en lien avec la paranoïa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité de la régulation émotionnelle et paranoïa : une étude en journal quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case conceptualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Congress of the European Association for Behavioural and Cognitive Therapy (EABCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belgrad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional and emotional regulation: Enhancing psychological well-being in the field of psychotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFLEX: A Randomized Controlled Trial to test the efficacy of an emotion regulation flexibility program with daily measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française du questionnaire de compétences en matière de régulation émotionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque Francophone de Pratiques en TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which kind of support do (French) parents need?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing and reducing Parental Burnout: Effects of Cognitive Behavioral Stress Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective factors against depression in light of an identity formation model and rumination focused cognitive behavioral therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI biennal European Association for Research on Adolescence (EARA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4747,789 +4893,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Emotion Regulation through the Integration of ER Flexibility and ER Skills Models: A Network perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium of European Research on Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Emotional Regulation in Psychosis: A Qualitative Study of Patient Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFLEX: Essai Contrôlé Randomisée pour tester l'efficacité d'un programme de compétences en matière de régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFLEX: A Randomized Controlled Trial to test the efficacy of an emotion regulation flexibility program with daily measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Association for Behavioural and Cognitive Psychotherapies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française du questionnaire de compétences en matière de régulation émotionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFTCC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait-mindfulness, self-compassion and rumination type predict mental health during lockdown: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalborczyk Ladislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing: Stepping out of the Frame (ESLP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5539,231 +5685,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualiser des cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DeBoeck Supérieur, 2024, Carrefour des psychothérapies, 9782807358331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation comportementale: Traitement des évitements comportementaux et de la rumination mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardaga, 2020, 9782804703998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5773,310 +5919,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pensées répétitives négatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luminet, O.; Greenberg, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.257-276, 2021, 9782807315655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs cognitifs dans la régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Amieva; Antoinette Prouteau; Olivier Martinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologie en psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.157-176, 2019, Neuropsychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas d'incarnation linguistique : implication du système moteur orofacial dans les ruminations mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition incarnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Vrin, pp.297-324, 2017, Recherches sur la philosophie et le langage, 978-2-7116-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6223,51 +6369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1360166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2024.100193" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04446445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nardelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naoufal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Berking" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2022.2143328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03614752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03333907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168811" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dethier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/ijct.2017.10.3.219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.12.040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J74VCLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Coelho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Purdon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roz Shafran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.22038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-380QCQGQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pitet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2012.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R2NXVX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Watkins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Read" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0013642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rolland-Carlichi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Baudier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1360166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2024.100193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04446445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nardelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naoufal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Berking" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2022.2143328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03614752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03333907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dethier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3ZHB2Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/ijct.2017.10.3.219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.12.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J74VCLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Coelho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Purdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roz Shafran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.22038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-380QCQGQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pitet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2012.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R2NXVX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Watkins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Read" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0013642" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rolland-Carlichi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Baudier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>