--- v1 (2026-04-28)
+++ v2 (2026-05-22)
@@ -100,546 +100,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
+                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthelemy Serres</w:t>
+                <w:t xml:space="preserve">Hugo Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Bouyer</w:t>
+                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601329v1</w:t>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solaine dos Santos</w:t>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kosinski</w:t>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Tapia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
+              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171592v1</w:t>
+                <w:t xml:space="preserve">hal-05282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+                <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Solaine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+                <w:t xml:space="preserve">Thierry Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282387v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How social background and interest in science are linked to junior high school students’ perceptions of the ecological transition</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.100193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,51 +911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Naoufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Berking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (1), pp.100877. </w:t>
@@ -1140,51 +1140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooked on a memory: How rumination about past positive events might contribute to grandiose ideas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1231,77 +1231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (3), pp.268-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,291 +1463,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compassion and emotion regulation: testing a mediation model</w:t>
+                <w:t xml:space="preserve">Self-compassion and savouring buffer the impact of the first year of the COVID-19 on PhD students' mental health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2022.2143328⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850726v1</w:t>
+                <w:t xml:space="preserve">hal-03614752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compassion and savouring buffer the impact of the first year of the COVID-19 on PhD students' mental health</w:t>
+                <w:t xml:space="preserve">Self-compassion and emotion regulation: testing a mediation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smi.3142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2022.2143328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614752v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,77 +1893,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (16), pp.8811. </w:t>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Mental Health and Well‐Being through Informal Mindfulness Practices: An Intervention Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.63-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2403,51 +2403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Heeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Devynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kornacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depressive symptomatology and the influence of the behavioral avoidance and activation: A gender-specific investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,51 +2904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application à un cas clinique d’un protocole d’évaluation des processus pour les troubles anxio-dépressifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,51 +3034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3138,51 +3138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thought-shape fusion: initial validation of a short version of the trait thought-shape fusion scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer S Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Purdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive distortions and eating pathology: specificity of thought-shape fusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer S Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Purdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,51 +3413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dépression à une perspective transdiagnostique: Conceptualisation et interventions sur les ruminations mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kornacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,51 +3521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concreteness training reduces dysphoria: Proof-of-principle for repeated cognitive bias modification in depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,51 +3625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une version francophone de l'Echelle de Peur de l'Evaluation Négative (FNE) et de l'Echelle d'Evitement et de Détresse Sociale (SAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Emotional Information: Modulation of Emotional Intensity via Executive Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Francart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4107,51 +4107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,51 +4189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case conceptualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Congress of the European Association for Behavioural and Cognitive Therapy (EABCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belgrad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4252,342 +4252,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional and emotional regulation: Enhancing psychological well-being in the field of psychotherapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">REFLEX: A Randomized Controlled Trial to test the efficacy of an emotion regulation flexibility program with daily measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977370v1</w:t>
+                <w:t xml:space="preserve">hal-04616621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFLEX: A Randomized Controlled Trial to test the efficacy of an emotion regulation flexibility program with daily measures.</w:t>
+                <w:t xml:space="preserve">Validation française du questionnaire de compétences en matière de régulation émotionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">3e Colloque Francophone de Pratiques en TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616621v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française du questionnaire de compétences en matière de régulation émotionnelle.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Attentional and emotional regulation: Enhancing psychological well-being in the field of psychotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque Francophone de Pratiques en TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616620v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which kind of support do (French) parents need?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective factors against depression in light of an identity formation model and rumination focused cognitive behavioral therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI biennal European Association for Research on Adolescence (EARA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,256 +4901,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Emotion Regulation through the Integration of ER Flexibility and ER Skills Models: A Network perspective</w:t>
+                <w:t xml:space="preserve">Exploring Emotional Regulation in Psychosis: A Qualitative Study of Patient Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Congress of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329667v1</w:t>
+                <w:t xml:space="preserve">hal-05329690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Emotional Regulation in Psychosis: A Qualitative Study of Patient Perspectives</w:t>
+                <w:t xml:space="preserve">Exploring Emotion Regulation through the Integration of ER Flexibility and ER Skills Models: A Network perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rolland-Carlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329690v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFLEX: Essai Contrôlé Randomisée pour tester l'efficacité d'un programme de compétences en matière de régulation émotionnelle</w:t>
               </w:r>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Association for Behavioural and Cognitive Psychotherapies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFTCC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5434,90 +5434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait-mindfulness, self-compassion and rumination type predict mental health during lockdown: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,51 +5555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalborczyk Ladislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,51 +5712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualiser des cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation comportementale: Traitement des évitements comportementaux et de la rumination mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5933,51 +5933,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pensées répétitives négatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luminet, O.; Greenberg, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.257-276, 2021, 9782807315655</w:t>
@@ -6006,51 +6006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs cognitifs dans la régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Amieva; Antoinette Prouteau; Olivier Martinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologie en psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.157-176, 2019, Neuropsychologie</w:t>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6369,51 +6369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1360166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2024.100193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04446445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nardelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naoufal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Berking" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2022.2143328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03614752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03333907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dethier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3ZHB2Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/ijct.2017.10.3.219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.12.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J74VCLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Coelho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Purdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roz Shafran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.22038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-380QCQGQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pitet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2012.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R2NXVX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Watkins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Read" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0013642" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rolland-Carlichi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Baudier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1360166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2024.100193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04446445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nardelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naoufal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Berking" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100877" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04864294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Martine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36131/cnfioritieditore20240607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03614752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2022.2143328" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03333907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dethier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3ZHB2Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/ijct.2017.10.3.219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.12.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J74VCLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Coelho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Purdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roz Shafran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.22038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-380QCQGQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pitet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2012.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R2NXVX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Watkins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Read" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0013642" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rolland-Carlichi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Baudier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05329667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04616618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>