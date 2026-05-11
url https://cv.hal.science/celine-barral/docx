--- v0 (2026-03-27)
+++ v1 (2026-05-11)
@@ -1177,243 +1177,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d’archivage. Chroniques de la Grande famine chinoise</w:t>
+                <w:t xml:space="preserve">Les classes moyennes selon Kracauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727130v1</w:t>
+                <w:t xml:space="preserve">hal-02096039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les classes moyennes selon Kracauer</w:t>
+                <w:t xml:space="preserve">« L’anticipation réticente du polémiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'anticipation, Nouvelle série (n°1), p. 151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096039v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’anticipation réticente du polémiste »</w:t>
+                <w:t xml:space="preserve">Essais d’archivage. Chroniques de la Grande famine chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Archives, 13-14, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096100v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Posture implicite et polémiste masqué. Un usage contre-nature de la notion de posture ? (Kafka, Kraus) »</w:t>
               </w:r>
@@ -1732,1715 +1732,1806 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rihard-Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.361, 2025, 979-10-300-1195-1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 361 p., 2025, Translations, 979-10-300-1195-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tact du polémiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, pp.580, 2023, Littérature, histoire, politique, Catherine Coquio; Emmanuel Bouju, 978-2-406-15147-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Portée musicale du poème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Seretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Paplomata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delatour-France, https://www.editions-delatour.com/fr/musique-philosophie/4654-la-portee-musicale-du-poeme-9782752104304.html, 2022, 978-2-7521-0430-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences humaines : 2022-2025 : Howard S. Becker, Les mondes de l'art : Antoine Berman, L'épreuve de l'étranger, Culture et traduction dans l'Allemagne romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Clefs concours. Sciences sociales, Marie Daney de Marcillac, 978-2-35030-786-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Tâche poétique du traducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazalas Inès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, Cahier Textuel, 2020, 979-1-0370-0398-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages d'&amp;quot;odyssée&amp;quot;: déplacements d'un mot de la poétique aux sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie De Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, coll. La Licorne, 113, pp.184, 2015, coll. "La licorne", 978-2-7535-3964-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.176831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Le geste comparatiste comme pensée de la traduction et geste critique</w:t>
+                <w:t xml:space="preserve">Traduction et polémique : Retour sur un poème de style classique de l’écrivain polémiste chinois Lu Xun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Barral et F. Rihard-Diamond. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lombez; Bruno Méniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tact critique et pensée comparatiste de la traduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sens et contresens du Moyen Âge au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.71-93, 2026, Esprit des Lois, Esprit des Lettres ; 18, 978-2-406-19114-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19114-8.p.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05483642v1</w:t>
+                <w:t xml:space="preserve">hal-05584662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tact traductif et compositionnel : autour de la traduction du « Misanthrope » de Lu Xun par Heiner Müller dans Kopien 1 (1989) »</w:t>
+                <w:t xml:space="preserve">Introduction : Le geste comparatiste comme pensée de la traduction et geste critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rihard-Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Barral; Fabienne Rihard-Diamond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tact critique et pensée comparatiste de la traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.309-356, 2025, Translations, 979-10-300-1195-1</w:t>
+              <w:t xml:space="preserve">, pp.11-38, 2025, Translations, 979-10-300-1195-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483630v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zawen de Lu Xun, de la revue au livre : effets de sens</w:t>
+                <w:t xml:space="preserve">Tact traductif et compositionnel : autour de la traduction du « Misanthrope » de Lu Xun par Heiner Müller dans Kopien 1 (1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Angel Pino; Isabelle Rabut. </w:t>
+              <w:t xml:space="preserve">Céline Barral; Fabienne Rihard-Diamond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prose libre : l'essai moderne en Chine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tact critique et pensée comparatiste de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-356, 2025, Translations, 979-10-300-1195-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.46366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456555v1</w:t>
+                <w:t xml:space="preserve">hal-05483630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un maître difficile : le Sprachlehrer Karl Kraus et les musiciens de la Seconde école de Vienne</w:t>
+                <w:t xml:space="preserve">Les zawen de Lu Xun, de la revue au livre : effets de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Barral, K. Paplomata et M. Seretti. </w:t>
+              <w:t xml:space="preserve">Angel Pino; Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Portée musicale du poème. Des paradoxes de l’autonomie à la communauté sonore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prose libre : l'essai moderne en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’INALCO, pp.31-57, 2023, 9782858314188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.46366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456577v1</w:t>
+                <w:t xml:space="preserve">hal-02456555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggestions criminelles dans la polémique littéraire</w:t>
+                <w:t xml:space="preserve">Un maître difficile : le Sprachlehrer Karl Kraus et les musiciens de la Seconde école de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Benoit; Joëlle de Sermet. </w:t>
+              <w:t xml:space="preserve">C. Barral, K. Paplomata et M. Seretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Suggestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Portée musicale du poème. Des paradoxes de l’autonomie à la communauté sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour-France, pp.69-110, 2022, 978-2-7521-0430-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04289918v1</w:t>
+                <w:t xml:space="preserve">hal-02456577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berman, L'Epreuve de l'étranger. Culture et traduction dans l'Allemagne romantique</w:t>
+                <w:t xml:space="preserve">Suggestions criminelles dans la polémique littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Benoit; Joëlle de Sermet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Humaines 2022-2025. Antoine Berman, L’épreuve de l’étranger. Culture et traduction dans l’Allemagne romantique ; Howard S. Becker, Les mondes de l’art</w:t>
+              <w:t xml:space="preserve">La Suggestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-392, 2022, Modernités, 47, 9791030008579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.51472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289890v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mythe du déluge chinois au service d’une réflexion sur les signes »</w:t>
+                <w:t xml:space="preserve">Antoine Berman, L'Epreuve de l'étranger. Culture et traduction dans l'Allemagne romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débordements. Littérature, arts, politique</w:t>
+              <w:t xml:space="preserve">Sciences Humaines 2022-2025. Antoine Berman, L’épreuve de l’étranger. Culture et traduction dans l’Allemagne romantique ; Howard S. Becker, Les mondes de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Clefs concours - Sciences humaines, 9782350307862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02096181v1</w:t>
+                <w:t xml:space="preserve">hal-04289890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un héritage hétérodoxe de la philologie. Pour une étude rapprochée de la littérature chinoise</w:t>
+                <w:t xml:space="preserve">« Le mythe du déluge chinois au service d’une réflexion sur les signes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muriel Détrie; Philippe Postel. </w:t>
+              <w:t xml:space="preserve">J.-P. Engélibert; A. Lampropoulos; I. Poulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chine dans les études comparatistes: nouvelles approches et repositionnements</w:t>
+              <w:t xml:space="preserve">Débordements. Littérature, arts, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFLGC Lucie éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-256, 2020, Poétiques comparatistes, ISSN 1956-4597</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Modernités, 46, 979-10-300-0732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456550v1</w:t>
+                <w:t xml:space="preserve">hal-02096181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survie et puissance d’une œuvre de polémiste. Kraus, Canetti, Franzen</w:t>
+                <w:t xml:space="preserve">Un héritage hétérodoxe de la philologie. Pour une étude rapprochée de la littérature chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Détrie; Philippe Postel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets de lecture. Pour une énergétique de la réception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 44, </w:t>
+              <w:t xml:space="preserve">La Chine dans les études comparatistes: nouvelles approches et repositionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SFLGC Lucie éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-256, 2020, Poétiques comparatistes, ISSN 1956-4597</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456561v1</w:t>
+                <w:t xml:space="preserve">hal-02456550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui tonne dans le ton apocalyptique ? De la satire et du “plagiat” chez Karl Kraus</w:t>
+                <w:t xml:space="preserve">Survie et puissance d’une œuvre de polémiste. Kraus, Canetti, Franzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'apocalypse, une imagination politique (XIXe-XXIe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 129, </w:t>
+              <w:t xml:space="preserve">Effets de lecture. Pour une énergétique de la réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Modernités, 979-10-300-0481-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.179307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.17881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096121v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Typographie »</w:t>
+                <w:t xml:space="preserve">Qui tonne dans le ton apocalyptique ? De la satire et du “plagiat” chez Karl Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Salomon Malka. </w:t>
+              <w:t xml:space="preserve">Catherine Coquio, Jean-Paul Engélibert et Raphaëlle Guidée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Charles Péguy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L'apocalypse, une imagination politique (XIXe-XXIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 45-62, 2018, La Licorne, 978-2-7535-7401-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.179307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096130v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lu Xun critique de la valeur d’harmonie »</w:t>
+                <w:t xml:space="preserve">« Typographie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Benoit. </w:t>
+              <w:t xml:space="preserve">Salomon Malka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmonie et disharmonie dans l’esthétique occidentale et dans l’esthétique chinois à l’époque de la modernité littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n° 40, Presses Universitaires de Bordeaux; Presses universitaires de Bordeaux, pp.253-269, 2016, Modernités, 979-10-300-0093-1. </w:t>
+              <w:t xml:space="preserve">Dictionnaire Charles Péguy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pub.9408⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 396-402, 2018, 978-2-226-43526-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096114v1</w:t>
+                <w:t xml:space="preserve">hal-02096130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une odyssée chinoise? Traducteurs et sinologues face au &amp;quot;contenu conceptuel et fabuleux&amp;quot; d'un mot</w:t>
+                <w:t xml:space="preserve">« Lu Xun critique de la valeur d’harmonie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">de Marcillac et Céline B, Marie. </w:t>
+              <w:t xml:space="preserve">Eric Benoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyages d'"odyssée": déplacements d'un mot de la poétique aux sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Harmonie et disharmonie dans l’esthétique occidentale et dans l’esthétique chinois à l’époque de la modernité littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 40, Presses Universitaires de Bordeaux; Presses universitaires de Bordeaux, pp.253-269, 2016, Modernités, 979-10-300-0093-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.9408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522790v1</w:t>
+                <w:t xml:space="preserve">hal-02096114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une odyssée chinoise? Traducteurs et sinologues face au &amp;quot;contenu conceptuel et fabuleux&amp;quot; d'un mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Marcillac et Céline B, Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages d'"odyssée": déplacements d'un mot de la poétique aux sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “poème critique” : Mallarmé, Karl Kraus et Lu Xun face au Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Chardin et Marjorie Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ecrivain et son critique : une fratrie problématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.231-241, 2014, 978-2-8417-4650-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3587,51 +3678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plurielles.u-bordeaux-montaigne.fr/equipes-internes/litteratures-et-mondes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rihard-Diamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier-com.ezproxy.u-bordeaux-montaigne.fr/new/NblMS01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seretti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Paplomata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours/867-sciences-humaines-2022-2025-9782350307862.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazalas In&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Marcillac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/pensees-de-la-traduction/5401-tact-critique-et-pensee-comparatiste-de-la-traduction" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.46366" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/la-suggestion-5234.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.51472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/debordements-litterature-arts-politique-5150.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/book/sflgc-2020-la-chine-dans-les-eacute-tudes-comparatistes-nouvelles-approches-et-repositionnements/86756.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/effets-de-lecture-pour-une-energetique-de-la-reception-modernites-46.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17881" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4610" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.179307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/ouvrages/dictionnaire-charles-peguy-9782226435262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.9408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plurielles.u-bordeaux-montaigne.fr/equipes-internes/litteratures-et-mondes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rihard-Diamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/pensees-de-la-traduction/5401-tact-critique-et-pensee-comparatiste-de-la-traduction" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier-com.ezproxy.u-bordeaux-montaigne.fr/new/NblMS01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Paplomata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/clefs-concours/867-sciences-humaines-2022-2025-9782350307862.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazalas In&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Marcillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176831" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19114-8.p.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.46366" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/la-suggestion-5234.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.51472" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/debordements-litterature-arts-politique-5150.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/book/sflgc-2020-la-chine-dans-les-eacute-tudes-comparatistes-nouvelles-approches-et-repositionnements/86756.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/effets-de-lecture-pour-une-energetique-de-la-reception-modernites-46.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17881" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4610" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.179307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/ouvrages/dictionnaire-charles-peguy-9782226435262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.9408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>