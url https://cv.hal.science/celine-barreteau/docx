--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -249,572 +249,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis method and thermoelectric properties of the YbCuSb Zintl phase</w:t>
+                <w:t xml:space="preserve">Promising multi-component cubic alloys for hydrogen storage: Insights from first-principles calculations and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dirican</w:t>
+                <w:t xml:space="preserve">Zeineb Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Moll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Alleno</w:t>
+                <w:t xml:space="preserve">Lucas Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01789⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 8 (6), pp.3327-3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255520v1</w:t>
+                <w:t xml:space="preserve">hal-05008497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising multi-component cubic alloys for hydrogen storage: Insights from first-principles calculations and machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved synthesis method and thermoelectric properties of the YbCuSb Zintl phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Barreteau</w:t>
+                <w:t xml:space="preserve">Elise Dirican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Levrel</w:t>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (6), pp.3327-3337. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008497v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring disorder: transformation from the antiferromagnetic order in Fe 2 VSi to the ferromagnetic state in FeRuVSi by substitution of a non-magnetic element</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Pt system based on the NACEF approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+                <w:t xml:space="preserve">J.M. Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">M. Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+                <w:t xml:space="preserve">J. -M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4TC02267J⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.102665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728488v1</w:t>
+                <w:t xml:space="preserve">hal-04687349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Pt system based on the NACEF approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restructuring disorder: transformation from the antiferromagnetic order in Fe 2 VSi to the ferromagnetic state in FeRuVSi by substitution of a non-magnetic element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Joubert</w:t>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barreteau</w:t>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84, pp.102665. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4TC02267J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687349v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spin polarization in the disordered quaternary Heusler alloy FeMnVGa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,938 +830,938 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181900v1</w:t>
+                <w:t xml:space="preserve">hal-04313220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7615-7627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313220v1</w:t>
+                <w:t xml:space="preserve">hal-04297452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 942, pp.169123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297452v1</w:t>
+                <w:t xml:space="preserve">hal-03974626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Alleno</w:t>
+                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974626v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Biswas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.054405. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182141v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+                <w:t xml:space="preserve">Chemical Composition of Lithiated Nitrodonickelates Li 3– xy Ni x N: Evidence of the Intermediate Valence of Nickel Ions from Ion Beam Analysis and Ab Initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (39), pp.16013-16020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375113v1</w:t>
+                <w:t xml:space="preserve">hal-04228615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition of Lithiated Nitrodonickelates Li 3– xy Ni x N: Evidence of the Intermediate Valence of Nickel Ions from Ion Beam Analysis and Ab Initio Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">High spin polarization in the disordered quaternary Heusler alloy FeMnVGa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (39), pp.16013-16020. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228615v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting structural disorder and robust spin-polarization in half-metallic FeMnVAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (11), pp.115148. </w:t>
@@ -2061,278 +2061,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alleno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentina Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Paul Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007720v1</w:t>
+                <w:t xml:space="preserve">hal-03093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Giordano</w:t>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Paul Castellan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
+              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.813-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093472v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flipping exciton angular momentum with chiral phonons in MoSe 2 /WSe 2 heterobilayers</w:t>
               </w:r>
@@ -2446,870 +2446,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic imaging of the complex charge density wave order parameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello Spera</w:t>
+                <w:t xml:space="preserve">Synthetic Semimetals with van der Waals Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojja Aditya Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033114⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.1322-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889255v1</w:t>
+                <w:t xml:space="preserve">hal-02889251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Semimetals with van der Waals Interfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04810⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889251v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semimetal-to-semiconductor transition and charge-density-wave suppression in 1 T − TiSe 2 − x S x single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mottas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Mottas</w:t>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jaouen</w:t>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hildebrand</w:t>
+                <w:t xml:space="preserve">M. Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.155103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase separation in the vicinity of Fermi surface hot spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mottas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Giovannantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007688v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Dynamics Study of Thermoelectric Oxychalcogenide BiCuChO (Ch = Se, S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Beaudhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (26), pp.16046-16057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in the vicinity of Fermi surface hot spots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Di Giovannantonio</w:t>
+                <w:t xml:space="preserve">Holographic imaging of the complex charge density wave order parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Árpád Pásztor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Scarfato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Spera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruffieux</w:t>
+                <w:t xml:space="preserve">Enrico Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (7), </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344411v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Real-Space View of the Achiral 1 T − TiSe2 2 × 2 × 2 Charge Density Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Mottas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,51 +3386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfocus Laser–Angle-Resolved Photoemission on Encapsulated Mono-, Bi-, and Few-Layer 1T′-WTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,827 +3501,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local resilience of the 1 T − TiSe 2 charge density wave to Ti self-doping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Jaouen</w:t>
+                <w:t xml:space="preserve">Dimensional crossover of the charge density wave transition in thin exfoliated VSe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Árpád Pásztor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Scarfato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Didiot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoph Renner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.081104⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.041005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa86de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104639v1</w:t>
+                <w:t xml:space="preserve">hal-02104573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional crossover of the charge density wave transition in thin exfoliated VSe 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Scarfato</w:t>
+                <w:t xml:space="preserve">Effect of the sintering method on microstructure and thermal and mechanical properties of zirconium oxophosphate ceramics Zr 2 O(PO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cédelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Mata Osoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa86de⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.304-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104573v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the sintering method on microstructure and thermal and mechanical properties of zirconium oxophosphate ceramics Zr 2 O(PO 4 ) 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Cédelle</w:t>
+                <w:t xml:space="preserve">Local resilience of the 1 T − TiSe 2 charge density wave to Ti self-doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ranc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">C. Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Mata Osoro</w:t>
+                <w:t xml:space="preserve">E. Razzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.304-310. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2017.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.081104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590780v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Arcs and Their Topological Character in the Candidate Type-II Weyl Semimetal MoTe 2</w:t>
+                <w:t xml:space="preserve">Direct Observation of a Long-Range Field Effect from Gate Tuning of Nonlocal Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tamai</w:t>
+                <w:t xml:space="preserve">Lin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. s. Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Riccò</w:t>
+                <w:t xml:space="preserve">Dong-Keun Ki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.031021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.176601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104667v1</w:t>
+                <w:t xml:space="preserve">hal-02104658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of a Long-Range Field Effect from Gate Tuning of Nonlocal Conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotope effect in superconducting n-doped SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stucky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">D. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Keun Ki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Giannini</w:t>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (17), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.176601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep37582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104658v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effect in superconducting n-doped SrTiO3</w:t>
+                <w:t xml:space="preserve">Fermi Arcs and Their Topological Character in the Candidate Type-II Weyl Semimetal MoTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stucky</w:t>
+                <w:t xml:space="preserve">A. Tamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+                <w:t xml:space="preserve">Q. s. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ren</w:t>
+                <w:t xml:space="preserve">I. Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jaccard</w:t>
+                <w:t xml:space="preserve">F. y. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">S. Riccò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.031021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104655v1</w:t>
+                <w:t xml:space="preserve">hal-02104667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure melt growth and transport properties of SiP, SiAs, GeP, and GeAs 2D layered semiconductors</w:t>
               </w:r>
@@ -4418,627 +4418,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range phase coherence and origin of the 1 T − TiSe 2 charge density wave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Monney</w:t>
+                <w:t xml:space="preserve">Observation of large topologically trivial Fermi arcs in the candidate type-II Weyl semimetal WT e 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125140⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104682v1</w:t>
+                <w:t xml:space="preserve">hal-02104675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of large topologically trivial Fermi arcs in the candidate type-II Weyl semimetal WT e 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Short-range phase coherence and origin of the 1 T − TiSe 2 charge density wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (12), </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104675v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect-to-Direct Band Gap Crossover in Few-Layer MoTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies on the thermal stability of BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Gutiérrez Lezama</w:t>
+                <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Arora</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl5045007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104695v1</w:t>
+                <w:t xml:space="preserve">hal-02104701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the thermal stability of BiCuSeO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect-to-Direct Band Gap Crossover in Few-Layer MoTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gutiérrez Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ubaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.2336-2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl5045007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104701v1</w:t>
+                <w:t xml:space="preserve">hal-02104695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning magnetotransport in a compensated semimetal at the atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
@@ -5204,1546 +5204,1546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity and mechanical properties for LaFe1-xZnxAsO0.85F0.15</w:t>
+                <w:t xml:space="preserve">Direct synthesis of BiCuChO-type oxychalcogenides by mechanical alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanling Pei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Vincent Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 563, pp.261-263. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.187-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.02.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143206v1</w:t>
+                <w:t xml:space="preserve">hal-02104723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pb doping on the electrical transport properties of BiCuSeO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OXYCHALCOGENIDES AS NEW EFFICIENT p-TYPE THERMOELECTRIC MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Dong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4775593⟩</w:t>
+              <w:t xml:space="preserve">Functional Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06 (05), pp.1340007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793604713400079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143211v1</w:t>
+                <w:t xml:space="preserve">hal-02104717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of Mg doped p-type BiCuSeO oxyselenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiehe Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 551, pp.649-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.10.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXYCHALCOGENIDES AS NEW EFFICIENT p-TYPE THERMOELECTRIC MATERIALS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bérardan</w:t>
+                <w:t xml:space="preserve">High thermoelectric performance of oxyselenides: intrinsically low thermal conductivity of Ca-doped BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Ling Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qijun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793604713400079⟩</w:t>
+              <w:t xml:space="preserve">NPG Asia Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.e47-e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/am.2013.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104717v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of BiCuChO-type oxychalcogenides by mechanical alloying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Te substitution on the structural and electronic properties of thermoelectric BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (8), pp.2921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ta00818a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02104723v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermoelectric performance of oxyselenides: intrinsically low thermal conductivity of Ca-doped BiCuSeO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">High thermoelectric performance in n-type BiAgSeS due to intrinsically low thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Ling Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fu Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qijun Li</w:t>
+                <w:t xml:space="preserve">Haijun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehe Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG Asia Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/am.2013.15⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ee40879e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143199v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Te substitution on the structural and electronic properties of thermoelectric BiCuSeO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconductivity and mechanical properties for LaFe1-xZnxAsO0.85F0.15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehe Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (8), pp.2921. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 563, pp.261-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ta00818a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.02.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143215v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermoelectric performance in n-type BiAgSeS due to intrinsically low thermal conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haijun Wu</w:t>
+                <w:t xml:space="preserve">Influence of Pb doping on the electrical transport properties of BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiehe Sui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lidong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (6), pp.1750. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (2), pp.023902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ee40879e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4775593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104718v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Electronic Transport Properties in Sr-Doped BiCuSeO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high thermoelectric figure of merit ZT &amp;gt; 1 in Ba heavily doped BiCuSeO oxyselenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehe Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm301492z⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (9), pp.8543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ee22622g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143251v1</w:t>
+                <w:t xml:space="preserve">hal-02143243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high thermoelectric figure of merit ZT &amp;gt; 1 in Ba heavily doped BiCuSeO oxyselenides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanling Pei</w:t>
+                <w:t xml:space="preserve">Low temperature transport properties of the BiCuSeO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Dong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (11), pp.2273-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201228341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ee22622g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143243v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature transport properties of the BiCuSeO system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Structural and Electronic Transport Properties in Sr-Doped BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Amzallag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201228341⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (16), pp.3168-3178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm301492z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143236v1</w:t>
+                <w:t xml:space="preserve">hal-02143251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing ultra-low thermal expansion of β-Zr2O(PO4)2 by substitutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6984,51 +6984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dirican" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thien Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abire Errouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d P&#225;sztor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarfato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Flicker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25780-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaclavkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slobodeniuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aba567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Aditya Reddy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Ponomarev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez-Lezama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ubrig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04810" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mottas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hildebrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.155103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giovannantonio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075152" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.136404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cucchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cappelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mckeown Walker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razzoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.081104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa86de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.&#8201;s. Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cucchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;y. Bruno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricc&#242;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.031021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Keun Ki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.176601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121112" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez Lezama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ubaldini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5045007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.11.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BG5JQSR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9892" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amzallag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;rardan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/6/064001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Pei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehe Sui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.104" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCXVS3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775593" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.10.160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHXN1QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400079" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCGQM3H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Pei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqing He" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Feng Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/am.2013.15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ta00818a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104718v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee40879e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301492z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22622g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143236v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228341" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E28155EFD68615AB32B52B315A1C78B6026905/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dirican" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thien Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abire Errouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d P&#225;sztor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarfato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Flicker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25780-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaclavkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slobodeniuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aba567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Aditya Reddy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Ponomarev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez-Lezama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ubrig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mottas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hildebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.155103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giovannantonio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.136404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cucchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cappelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mckeown Walker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa86de" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razzoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.081104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Keun Ki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.176601" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.&#8201;s. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cucchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;y. Bruno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricc&#242;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.031021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121112" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125140" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.11.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BG5JQSR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez Lezama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ubaldini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5045007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9892" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amzallag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;rardan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/6/064001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCGQM3H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Zhao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400079" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehe Sui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.10.160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHXN1QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Pei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqing He" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Feng Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/am.2013.15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ta00818a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee40879e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Pei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.104" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCXVS3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143211v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775593" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22622g" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228341" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E28155EFD68615AB32B52B315A1C78B6026905/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301492z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>