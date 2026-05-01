--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -751,533 +751,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+                <w:t xml:space="preserve">A. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+                <w:t xml:space="preserve">A. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shovan Dan</w:t>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 942, pp.169123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313220v1</w:t>
+                <w:t xml:space="preserve">hal-03974626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297452v1</w:t>
+                <w:t xml:space="preserve">hal-04182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 942, pp.169123. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7615-7627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974626v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
+                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Biswas</w:t>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.054405. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182141v1</w:t>
+                <w:t xml:space="preserve">hal-04313220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
               </w:r>
@@ -1289,64 +1289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1557,77 +1557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,278 +2061,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shantanu Misra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Giordano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
+              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093472v1</w:t>
+                <w:t xml:space="preserve">hal-03007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">Valentina Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alleno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John-Paul Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (12), pp.813-820. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007720v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flipping exciton angular momentum with chiral phonons in MoSe 2 /WSe 2 heterobilayers</w:t>
               </w:r>
@@ -2580,334 +2580,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semimetal-to-semiconductor transition and charge-density-wave suppression in 1 T − TiSe 2 − x S x single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mottas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.155103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007688v1</w:t>
+                <w:t xml:space="preserve">hal-02142313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semimetal-to-semiconductor transition and charge-density-wave suppression in 1 T − TiSe 2 − x S x single crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (15), </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.155103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142313v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in the vicinity of Fermi surface hot spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Mottas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Giovannantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,77 +3239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Real-Space View of the Achiral 1 T − TiSe2 2 × 2 × 2 Charge Density Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Mottas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,64 +3771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local resilience of the 1 T − TiSe 2 charge density wave to Ti self-doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,1094 +3899,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of a Long-Range Field Effect from Gate Tuning of Nonlocal Conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure melt growth and transport properties of SiP, SiAs, GeP, and GeAs 2D layered semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Keun Ki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.176601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104658v1</w:t>
+                <w:t xml:space="preserve">hal-02104553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effect in superconducting n-doped SrTiO3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi Arcs and Their Topological Character in the Candidate Type-II Weyl Semimetal MoTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+                <w:t xml:space="preserve">A. Tamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ren</w:t>
+                <w:t xml:space="preserve">Q. s. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jaccard</w:t>
+                <w:t xml:space="preserve">I. Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">F. y. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riccò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep37582⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.031021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104655v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Arcs and Their Topological Character in the Candidate Type-II Weyl Semimetal MoTe 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Observation of a Long-Range Field Effect from Gate Tuning of Nonlocal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. s. Wu</w:t>
+                <w:t xml:space="preserve">Lin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cucchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Riccò</w:t>
+                <w:t xml:space="preserve">Dong-Keun Ki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.031021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.176601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104667v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure melt growth and transport properties of SiP, SiAs, GeP, and GeAs 2D layered semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Isotope effect in superconducting n-doped SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stucky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Michon</w:t>
+                <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besnard</w:t>
+                <w:t xml:space="preserve">D. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Giannini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 443, pp.75-80. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep37582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104553v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of large topologically trivial Fermi arcs in the candidate type-II Weyl semimetal WT e 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Short-range phase coherence and origin of the 1 T − TiSe 2 charge density wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121112⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104675v1</w:t>
+                <w:t xml:space="preserve">hal-02104682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range phase coherence and origin of the 1 T − TiSe 2 charge density wave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Monney</w:t>
+                <w:t xml:space="preserve">Observation of large topologically trivial Fermi arcs in the candidate type-II Weyl semimetal WT e 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (12), </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104682v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the thermal stability of BiCuSeO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect-to-Direct Band Gap Crossover in Few-Layer MoTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gutiérrez Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ubaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.2336-2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl5045007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104701v1</w:t>
+                <w:t xml:space="preserve">hal-02104695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect-to-Direct Band Gap Crossover in Few-Layer MoTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies on the thermal stability of BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Gutiérrez Lezama</w:t>
+                <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Arora</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl5045007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104695v1</w:t>
+                <w:t xml:space="preserve">hal-02104701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning magnetotransport in a compensated semimetal at the atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,782 +5204,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of BiCuChO-type oxychalcogenides by mechanical alloying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OXYCHALCOGENIDES AS NEW EFFICIENT p-TYPE THERMOELECTRIC MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pelé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Lin Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Dong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.029⟩</w:t>
+              <w:t xml:space="preserve">Functional Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06 (05), pp.1340007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793604713400079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104723v1</w:t>
+                <w:t xml:space="preserve">hal-02104717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXYCHALCOGENIDES AS NEW EFFICIENT p-TYPE THERMOELECTRIC MATERIALS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric properties of Mg doped p-type BiCuSeO oxyselenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehe Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.649-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.10.160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793604713400079⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104717v1</w:t>
+                <w:t xml:space="preserve">hal-02143222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of Mg doped p-type BiCuSeO oxyselenides</w:t>
+                <w:t xml:space="preserve">Direct synthesis of BiCuChO-type oxychalcogenides by mechanical alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">Vincent Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiehe Sui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Lidong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 551, pp.649-653. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.187-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.10.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143222v1</w:t>
+                <w:t xml:space="preserve">hal-02104723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermoelectric performance of oxyselenides: intrinsically low thermal conductivity of Ca-doped BiCuSeO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Te substitution on the structural and electronic properties of thermoelectric BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG Asia Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/am.2013.15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (8), pp.2921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ta00818a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143199v1</w:t>
+                <w:t xml:space="preserve">hal-02143215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Te substitution on the structural and electronic properties of thermoelectric BiCuSeO</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High thermoelectric performance of oxyselenides: intrinsically low thermal conductivity of Ca-doped BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Ling Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qijun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (8), pp.2921. </w:t>
+              <w:t xml:space="preserve">NPG Asia Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.e47-e47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ta00818a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/am.2013.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143215v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High thermoelectric performance in n-type BiAgSeS due to intrinsically low thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Ling Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiehe Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (6), pp.1750. </w:t>
@@ -6030,90 +6030,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity and mechanical properties for LaFe1-xZnxAsO0.85F0.15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiehe Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 563, pp.261-263. </w:t>
@@ -6163,103 +6163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pb doping on the electrical transport properties of BiCuSeO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (2), pp.023902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6287,372 +6287,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high thermoelectric figure of merit ZT &amp;gt; 1 in Ba heavily doped BiCuSeO oxyselenides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanling Pei</w:t>
+                <w:t xml:space="preserve">Low temperature transport properties of the BiCuSeO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Dong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (9), pp.8543. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (11), pp.2273-2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ee22622g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201228341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143243v1</w:t>
+                <w:t xml:space="preserve">hal-02143236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature transport properties of the BiCuSeO system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">A high thermoelectric figure of merit ZT &amp;gt; 1 in Ba heavily doped BiCuSeO oxyselenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehe Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (9), pp.8543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ee22622g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201228341⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02143236v1</w:t>
+                <w:t xml:space="preserve">hal-02143243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Electronic Transport Properties in Sr-Doped BiCuSeO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Amzallag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (16), pp.3168-3178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6984,51 +6984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dirican" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thien Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abire Errouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d P&#225;sztor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarfato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Flicker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25780-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaclavkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slobodeniuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aba567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Aditya Reddy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Ponomarev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez-Lezama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ubrig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mottas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hildebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.155103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giovannantonio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.136404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cucchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cappelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mckeown Walker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa86de" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razzoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.081104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Keun Ki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.176601" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.&#8201;s. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cucchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;y. Bruno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricc&#242;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.031021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121112" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125140" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.11.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BG5JQSR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez Lezama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ubaldini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5045007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9892" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amzallag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;rardan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/6/064001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCGQM3H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Zhao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400079" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehe Sui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.10.160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHXN1QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Pei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqing He" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Feng Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/am.2013.15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ta00818a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee40879e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Pei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.104" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCXVS3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143211v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775593" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22622g" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228341" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E28155EFD68615AB32B52B315A1C78B6026905/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301492z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dirican" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thien Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abire Errouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d P&#225;sztor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarfato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Flicker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25780-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaclavkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slobodeniuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aba567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Aditya Reddy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Ponomarev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez-Lezama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ubrig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mottas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hildebrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.155103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giovannantonio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.136404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cucchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cappelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mckeown Walker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa86de" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razzoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.081104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.&#8201;s. Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cucchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;y. Bruno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricc&#242;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.031021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Keun Ki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.176601" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121112" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez Lezama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ubaldini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5045007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.11.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BG5JQSR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9892" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amzallag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;rardan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/6/064001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehe Sui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.10.160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHXN1QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCGQM3H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ta00818a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Pei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqing He" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Feng Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/am.2013.15" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee40879e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Pei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.104" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCXVS3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143211v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775593" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228341" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E28155EFD68615AB32B52B315A1C78B6026905/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22622g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301492z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>