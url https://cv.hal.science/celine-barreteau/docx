--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -751,533 +751,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7615-7627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974626v1</w:t>
+                <w:t xml:space="preserve">hal-04297452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
+                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Biswas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182141v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (18), pp.7615-7627. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 942, pp.169123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297452v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
+                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shovan Dan</w:t>
+                <w:t xml:space="preserve">Anis Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313220v1</w:t>
+                <w:t xml:space="preserve">hal-04182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
               </w:r>
@@ -1289,64 +1289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1557,77 +1557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,278 +2061,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alleno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentina Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Paul Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007720v1</w:t>
+                <w:t xml:space="preserve">hal-03093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Giordano</w:t>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Paul Castellan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
+              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.813-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093472v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flipping exciton angular momentum with chiral phonons in MoSe 2 /WSe 2 heterobilayers</w:t>
               </w:r>
@@ -2580,334 +2580,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semimetal-to-semiconductor transition and charge-density-wave suppression in 1 T − TiSe 2 − x S x single crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.155103⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142313v1</w:t>
+                <w:t xml:space="preserve">hal-03007688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semimetal-to-semiconductor transition and charge-density-wave suppression in 1 T − TiSe 2 − x S x single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mottas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156, pp.96-103. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.155103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007688v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in the vicinity of Fermi surface hot spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Mottas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Giovannantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,77 +3239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Real-Space View of the Achiral 1 T − TiSe2 2 × 2 × 2 Charge Density Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Mottas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,64 +3771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local resilience of the 1 T − TiSe 2 charge density wave to Ti self-doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,589 +3899,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure melt growth and transport properties of SiP, SiAs, GeP, and GeAs 2D layered semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi Arcs and Their Topological Character in the Candidate Type-II Weyl Semimetal MoTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Michon</w:t>
+                <w:t xml:space="preserve">A. Tamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besnard</w:t>
+                <w:t xml:space="preserve">Q. s. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Giannini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. y. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riccò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.03.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.031021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104553v1</w:t>
+                <w:t xml:space="preserve">hal-02104667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Arcs and Their Topological Character in the Candidate Type-II Weyl Semimetal MoTe 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Observation of a Long-Range Field Effect from Gate Tuning of Nonlocal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cucchi</w:t>
+                <w:t xml:space="preserve">Lin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. y. Bruno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Riccò</w:t>
+                <w:t xml:space="preserve">Dong-Keun Ki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.031021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.176601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104667v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of a Long-Range Field Effect from Gate Tuning of Nonlocal Conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotope effect in superconducting n-doped SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stucky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Keun Ki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Giannini</w:t>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.176601⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104658v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effect in superconducting n-doped SrTiO3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+                <w:t xml:space="preserve">High-pressure melt growth and transport properties of SiP, SiAs, GeP, and GeAs 2D layered semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ren</w:t>
+                <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jaccard</w:t>
+                <w:t xml:space="preserve">C. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104655v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range phase coherence and origin of the 1 T − TiSe 2 charge density wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4571,77 +4571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of large topologically trivial Fermi arcs in the candidate type-II Weyl semimetal WT e 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning magnetotransport in a compensated semimetal at the atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Gutiérrez-Lezama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,308 +5626,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Te substitution on the structural and electronic properties of thermoelectric BiCuSeO</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High thermoelectric performance of oxyselenides: intrinsically low thermal conductivity of Ca-doped BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Ling Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qijun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ta00818a⟩</w:t>
+              <w:t xml:space="preserve">NPG Asia Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.e47-e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/am.2013.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143215v1</w:t>
+                <w:t xml:space="preserve">hal-02143199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermoelectric performance of oxyselenides: intrinsically low thermal conductivity of Ca-doped BiCuSeO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Te substitution on the structural and electronic properties of thermoelectric BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG Asia Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (5), pp.e47-e47. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (8), pp.2921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/am.2013.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2ta00818a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143199v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High thermoelectric performance in n-type BiAgSeS due to intrinsically low thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Ling Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,566 +6011,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity and mechanical properties for LaFe1-xZnxAsO0.85F0.15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanling Pei</w:t>
+                <w:t xml:space="preserve">Influence of Pb doping on the electrical transport properties of BiCuSeO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.02.104⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (2), pp.023902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4775593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143206v1</w:t>
+                <w:t xml:space="preserve">hal-02143211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pb doping on the electrical transport properties of BiCuSeO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lin Pan</w:t>
+                <w:t xml:space="preserve">Superconductivity and mechanical properties for LaFe1-xZnxAsO0.85F0.15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lidong Zhao</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehe Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 563, pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.02.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4775593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143211v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature transport properties of the BiCuSeO system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high thermoelectric figure of merit ZT &amp;gt; 1 in Ba heavily doped BiCuSeO oxyselenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehe Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209 (11), pp.2273-2276. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (9), pp.8543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201228341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2ee22622g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143236v1</w:t>
+                <w:t xml:space="preserve">hal-02143243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high thermoelectric figure of merit ZT &amp;gt; 1 in Ba heavily doped BiCuSeO oxyselenides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanling Pei</w:t>
+                <w:t xml:space="preserve">Low temperature transport properties of the BiCuSeO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Dong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (11), pp.2273-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201228341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ee22622g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143243v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Electronic Transport Properties in Sr-Doped BiCuSeO</w:t>
               </w:r>
@@ -6984,51 +6984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dirican" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thien Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abire Errouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d P&#225;sztor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarfato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Flicker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25780-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaclavkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slobodeniuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aba567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Aditya Reddy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Ponomarev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez-Lezama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ubrig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mottas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hildebrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.155103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giovannantonio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.136404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cucchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cappelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mckeown Walker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa86de" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razzoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.081104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.&#8201;s. Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cucchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;y. Bruno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricc&#242;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.031021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Keun Ki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.176601" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121112" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez Lezama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ubaldini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5045007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.11.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BG5JQSR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9892" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amzallag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;rardan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/6/064001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehe Sui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.10.160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHXN1QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCGQM3H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ta00818a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Pei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqing He" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Feng Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/am.2013.15" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee40879e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Pei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.104" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCXVS3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143211v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775593" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228341" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E28155EFD68615AB32B52B315A1C78B6026905/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22622g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301492z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dirican" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thien Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abire Errouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d P&#225;sztor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarfato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Spera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Flicker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25780-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaclavkova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slobodeniuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aba567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Aditya Reddy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Ponomarev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez-Lezama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ubrig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mottas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hildebrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.155103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Giovannantonio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.136404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cucchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cappelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mckeown Walker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa86de" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razzoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.081104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.&#8201;s. Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cucchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;y. Bruno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricc&#242;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.031021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Keun Ki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.176601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121112" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Guti&#233;rrez Lezama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ubaldini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5045007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.11.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BG5JQSR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9892" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amzallag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;rardan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/6/064001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Dong Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604713400079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehe Sui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.10.160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXHXN1QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCGQM3H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Pei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqing He" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Feng Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/am.2013.15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ta00818a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee40879e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775593" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143206v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Pei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NCXVS3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22622g" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228341" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E28155EFD68615AB32B52B315A1C78B6026905/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301492z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>