--- v0 (2026-03-04)
+++ v1 (2026-04-24)
@@ -66,1488 +66,1488 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation paradoxes and challenges in invasive alien species with economic costs</w:t>
+                <w:t xml:space="preserve">Wildlife Diversity in Global Team Sport Branding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robuchon</w:t>
+                <w:t xml:space="preserve">Ugo Arbieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bernery</w:t>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cristina Cardoso</w:t>
+                <w:t xml:space="preserve">Corey Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Abdou Khadre Mbacké Dia</w:t>
+                <w:t xml:space="preserve">Ricardo Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 305, pp.111041. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 76 (2), pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993757v1</w:t>
+                <w:t xml:space="preserve">hal-05401027v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildlife Diversity in Global Team Sport Branding</w:t>
+                <w:t xml:space="preserve">Contrasting vulnerability profiles for insular assemblages of birds and mammals facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Arbieu</w:t>
+                <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">Ana Benítez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Bradshaw</w:t>
+                <w:t xml:space="preserve">Nathalie Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Correia</w:t>
+                <w:t xml:space="preserve">Gabriel Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Pol Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (2), pp.179-187. </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.70261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401027v3</w:t>
+                <w:t xml:space="preserve">hal-05224555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation paradoxes and challenges in invasive alien species with economic costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Ja Bradshaw</w:t>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo A Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Abdou Khadre Mbacké Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.111041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136242v1</w:t>
+                <w:t xml:space="preserve">hal-04993757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to quantify the vulnerability of insular biota to global changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arbieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rigal</w:t>
+                <w:t xml:space="preserve">Corey Ja Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.557⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215752v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.101309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biological invasions through the lens of environmental niches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A framework to quantify the vulnerability of insular biota to global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Jeschke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.006⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967657v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anthropocene biogeography of alien birds on islands: drivers of their functional and phylogenetic diversities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Understanding biological invasions through the lens of environmental niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunlong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jeschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510847v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Alien Mammals Under Climate Change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michela Pacifici</w:t>
+                <w:t xml:space="preserve">The Anthropocene biogeography of alien birds on islands: drivers of their functional and phylogenetic diversities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Falaschi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lysandre Journiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunlong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Jeschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788985v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and Sensitivity of Terrestrial Vertebrates to Biological Invasions Worldwide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Marino</w:t>
+                <w:t xml:space="preserve">Global Distribution of Alien Mammals Under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Biancolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroy</w:t>
+                <w:t xml:space="preserve">Michela Pacifici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Latombe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mattia Falaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim M Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (12), pp.e17607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17607⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 30 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842692v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of exotic species traits in determining invasiveness across levels of establishment: Example of freshwater fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure and Sensitivity of Terrestrial Vertebrates to Biological Invasions Worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (12), pp.e17607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241286v1</w:t>
+                <w:t xml:space="preserve">hal-04842692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relative importance of exotic species traits in determining invasiveness across levels of establishment: Example of freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (46), </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (9), pp.2358-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311267v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When origin, reproduction ability and diet define the role of birds in invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 290 (1995), pp.0230196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1575,252 +1575,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When origin, reproduction ability, and diet define the role of birds in invasions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0196⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563209v2</w:t>
+                <w:t xml:space="preserve">hal-04311267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of climatic niche dynamics during biological invasions of island‐endemic amphibians, reptiles, and birds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">When origin, reproduction ability, and diet define the role of birds in invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290, pp.20230196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241260v1</w:t>
+                <w:t xml:space="preserve">hal-03563209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility in ecology and evolution: Minimum standards for data and code</w:t>
               </w:r>
@@ -1832,691 +1832,691 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Beckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">Ana Benítez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic cost of protecting islands from invasive alien species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns and drivers of climatic niche dynamics during biological invasions of island‐endemic amphibians, reptiles, and birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián García-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bodey</w:t>
+                <w:t xml:space="preserve">Bernd Lenzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunlong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Angulo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Fantle-Lepczyk</w:t>
+                <w:t xml:space="preserve">Julián Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.14034⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (17), pp.4924-4938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880635v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic costs of invasive alien ants worldwide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">The economic cost of protecting islands from invasive alien species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin D. Hoffmann</w:t>
+                <w:t xml:space="preserve">Alok Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paride Balzani</w:t>
+                <w:t xml:space="preserve">Jean Fantle-Lepczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02791-w⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.14034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781179v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking threats to biodiversity and why it doesn’t matter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic costs of invasive alien ants worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin D. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30339-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.2041-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02791-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781176v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater Fish Invasions: A Comprehensive Review</w:t>
+                <w:t xml:space="preserve">Ranking threats to biodiversity and why it doesn’t matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bernery</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.427-456. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-032522-015551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30339-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781186v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling insular vertebrates prone to biological invasions: what makes them vulnerable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.1077-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,3947 +2544,4081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation hotspots of insular endemic mammalian diversity at risk of extinction across a multidimensional approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Leclerc</w:t>
+                <w:t xml:space="preserve">Freshwater Fish Invasions: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Magneville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13441⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.427-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-032522-015551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428608v1</w:t>
+                <w:t xml:space="preserve">hal-03781186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looming extinctions due to invasive species: Irreversible loss of ecological strategy and evolutionary history Running title: Functional and phylogenetic extinctions due to biological invasions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conservation hotspots of insular endemic mammalian diversity at risk of extinction across a multidimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03312166v1</w:t>
+                <w:t xml:space="preserve">hal-03428608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion Culturomics and iEcology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Looming extinctions due to invasive species: Irreversible loss of ecological strategy and evolutionary history Running title: Functional and phylogenetic extinctions due to biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo A Correia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (2), pp.447-451. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248775v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
+                <w:t xml:space="preserve">Invasion Culturomics and iEcology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianping Li</w:t>
+                <w:t xml:space="preserve">Ivan Jarić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huimin Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Feng Hu</w:t>
+                <w:t xml:space="preserve">Karel Douda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.447-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252891v1</w:t>
+                <w:t xml:space="preserve">hal-03248775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of metapopulation dynamics to explain fish persistence in a river system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13571⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.919-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251704v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future climate change vulnerability of endemic island mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18740-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene extinctions of a top predator—Effects of time, habitat area and habitat subdivision</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Importance of metapopulation dynamics to explain fish persistence in a river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13174⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (11), pp.1858 - 1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367440v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global changes threaten functional and taxonomic diversity of insular species worldwide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Leclerc</w:t>
+                <w:t xml:space="preserve">Holocene extinctions of a top predator—Effects of time, habitat area and habitat subdivision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Englund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Öhlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fredrik Olajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Finstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (5), pp.1202 - 1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477847v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of distance, area, and climate on the frequency of introduction and extinction events on islands and archipelagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huixin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.e03008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.3008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Will the Future Bring for Biological Invasions on Islands? An Expert-Based Assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Global changes threaten functional and taxonomic diversity of insular species worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00280⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.402-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043291v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Societal attention toward extinction threats: a comparison between climate change and biological invasions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What Will the Future Bring for Biological Invasions on Islands? An Expert-Based Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lenzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Capinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Meinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.11085. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/S41598-020-67931-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032887v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
+                <w:t xml:space="preserve">Societal attention toward extinction threats: a comparison between climate change and biological invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianping Li</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ivan Jarić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Hu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Kalinkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.11085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41598-020-67931-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252157v1</w:t>
+                <w:t xml:space="preserve">hal-03032887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alien versus native species as drivers of recent extinctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biotic and abiotic drivers of species loss rate in isolated lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ricciardi</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Englund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.881-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252230v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic drivers of species loss rate in isolated lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12980⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.919 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285059v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive formula for decomposing change in community similarity into introduction and extinction events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alien versus native species as drivers of recent extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim M Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huixin Li</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.04613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03252885v1</w:t>
+                <w:t xml:space="preserve">hal-03252230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insular threat associations within taxa worldwide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A comprehensive formula for decomposing change in community similarity into introduction and extinction events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24733-0⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (10), pp.1714-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788888v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from modeling studies on how climate change affects invasive alien species geography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Insular threat associations within taxa worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgina M. Mace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (11), pp.5688 - 5700. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.6393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24733-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833341v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Without quality presence-absence data, discrimination metrics such as TSS can be misleading measures of model performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Insights from modeling studies on how climate change affects invasive alien species geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Jeschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgina M. Mace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13402⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.5688 - 5700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628656v1</w:t>
+                <w:t xml:space="preserve">hal-01833341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic patterns and home‐range size of two generalist urban carnivores: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Without quality presence-absence data, discrimination metrics such as TSS can be misleading measures of model performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Castañeda</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bellard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-L Chapuis</w:t>
+                <w:t xml:space="preserve">Cheima Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzo.12623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (9), pp.1994-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179251v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global picture of biological invasion threat on islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">Trophic patterns and home‐range size of two generalist urban carnivores: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rysman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Leroy</w:t>
+                <w:t xml:space="preserve">B. Pisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Claud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0365-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 307 (2), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzo.12623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252240v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion Biology: Specific Problems and Possible Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">A global picture of biological invasion threat on islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Bertelsmeier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgina Mary Mace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), pp.1862-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0365-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457142v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasion Biology: Specific Problems and Possible Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey J.A. Bradshaw</w:t>
+                <w:t xml:space="preserve">Cleo Bertelsmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris A Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline A Albert</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399019v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bellard</w:t>
+                <w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey J.A. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leroy</w:t>
+                <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Thuiller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295636v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bellard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">J.-F. Rysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.e01241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01604267v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial mismatch between invader impacts and research publications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. M Jeschke</w:t>
+                <w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.12611⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (6), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-03248762v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of biodiversity hotspots to global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A spatial mismatch between invader impacts and research publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bakkenes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. M Jeschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.230-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12228⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374435v1</w:t>
+                <w:t xml:space="preserve">hal-03248762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasted climate and land use changes, and protected areas: the contrasting case of spiders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of biodiversity hotspots to global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakkenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Vasseur</w:t>
+                <w:t xml:space="preserve">Samuel Veloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (12), pp.1376--1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258609v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 100th of the world’s worst invasive alien species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasted climate and land use changes, and protected areas: the contrasting case of spiders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria M Luque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Genovesi</w:t>
+                <w:t xml:space="preserve">Arthur Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258577v1</w:t>
+                <w:t xml:space="preserve">hal-03258609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of sea level rise on French islands worldwide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The 100th of the world’s worst invasive alien species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Bertelsmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Genovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.@@.5533⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (5), pp.981-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0561-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258627v1</w:t>
+                <w:t xml:space="preserve">hal-03258577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will climate change promote future invasions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Potential impact of sea level rise on French islands worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.@@.5533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03248750v1</w:t>
+                <w:t xml:space="preserve">hal-03258627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postglacial recolonization history of the European crabapple (Malus sylvestris Mill.), a wild contributor to the domesticated apple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cornille</w:t>
+                <w:t xml:space="preserve">Will climate change promote future invasions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Giraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Genovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakkenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12231⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.3740-3748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209911v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postglacial recolonization history of the European crabapple (Malus sylvestris Mill.), a wild contributor to the domesticated apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (8), pp.2249 - 2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate change on the future of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Bertelsmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01736.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6494,165 +6628,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6662,292 +6796,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les menaces sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Levrel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 p., 2022, 978-2-7598-2662-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3: Desertification, Climate Change and Land: An IPCC special report on climate change, desertification, land degradation, sustainable land management, food security, and greenhouse gas fluxes in terrestrial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuck Chuan Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Abdel Galil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Mohsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqbal ( Pakistan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Almazroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapter 3: Desertification, Climate Change and Land: An IPCC special report on climate change, desertification, land degradation, sustainable land management, food security, and greenhouse gas fluxes in terrestrial ecosystems. https://www.ipcc.ch/srccl/chapter/chapter-3/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6957,497 +7091,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to quantify the vulnerability of insular biota to global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present-day and future global maps of non-native species richness across 17,343 islands worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Philippe-Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Benítez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550966v4</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatches in exposure, sensitivity, and adaptive capacity to global change lead to contrasting vulnerability profiles for insular vertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A framework to quantify the vulnerability of insular biota to global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pol Capdevila</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224555v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550966v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important characteristics determining the success of nonnative freshwater fish introduction, establishment, and impact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bernery</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic costs of invasive alien ants worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin D Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7457,100 +7587,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des changements climatiques sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PA112269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01079440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7560,105 +7690,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la macro écologie pour l'étude des conséquences des changements globaux sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Universite Paris Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04443353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7805,51 +7935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Cardoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdou Khadre Mback&#233; Dia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Butt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.557" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jeschke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510847v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jeschke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Biancolini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pacifici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Falaschi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Blackburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17560" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04842692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563209v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lenzner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Velasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16849" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jenkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beckerman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ellison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Hoffmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taheri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02791-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30339-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13441" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Douda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14821" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251704v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18740-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar &#214;hlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Finstad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00280" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kalinkat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-020-67931-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12980" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04613" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01788888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24733-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Chapuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12623" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.11.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Jeschke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12611" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MSG401ZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Luque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0561-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.@@.5533" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01736.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chuan Ng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abdel Galil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal ( Pakistan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550966v4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caetano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Capdevila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248768v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hoffmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112269" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224555v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Butt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caetano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Capdevila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Cardoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdou Khadre Mback&#233; Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jeschke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510847v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jeschke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Biancolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pacifici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Falaschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Blackburn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17560" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04842692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563209v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jenkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beckerman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ellison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9961" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lenzner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Velasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Hoffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02791-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30339-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Douda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13707" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14821" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18740-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13571" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar &#214;hlund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Finstad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kalinkat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-020-67931-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12980" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04613" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01788888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24733-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12623" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.11.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Jeschke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12611" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MSG401ZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Luque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0561-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.@@.5533" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01736.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chuan Ng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abdel Galil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal ( Pakistan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05566517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe-Lesaffre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550966v4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>