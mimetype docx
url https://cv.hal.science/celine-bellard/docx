--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -368,1069 +368,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation paradoxes and challenges in invasive alien species with economic costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arbieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robuchon</w:t>
+                <w:t xml:space="preserve">Corey Ja Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bernery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">Ricardo A Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (6), pp.e2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993757v1</w:t>
+                <w:t xml:space="preserve">hal-05136242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Ja Bradshaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Eléna Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1021-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136242v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to quantify the vulnerability of insular biota to global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Soto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eléna Manfrini</w:t>
+                <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086060v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to quantify the vulnerability of insular biota to global changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding biological invasions through the lens of environmental niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunlong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jeschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.557⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215752v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biological invasions through the lens of environmental niches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation paradoxes and challenges in invasive alien species with economic costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunlong Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">Cheikh Abdou Khadre Mbacké Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Jeschke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.111041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967657v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anthropocene biogeography of alien birds on islands: drivers of their functional and phylogenetic diversities</w:t>
+                <w:t xml:space="preserve">Exposure and Sensitivity of Terrestrial Vertebrates to Biological Invasions Worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Journiac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chunlong Liu</w:t>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M Jeschke</w:t>
+                <w:t xml:space="preserve">Guillaume Latombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (12), pp.e17607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510847v2</w:t>
+                <w:t xml:space="preserve">hal-04842692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Distribution of Alien Mammals Under Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Biancolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Pacifici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Falaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim M Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.17560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and Sensitivity of Terrestrial Vertebrates to Biological Invasions Worldwide</w:t>
+                <w:t xml:space="preserve">The Anthropocene biogeography of alien birds on islands: drivers of their functional and phylogenetic diversities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Latombe</w:t>
+                <w:t xml:space="preserve">Lysandre Journiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunlong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Jeschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842692v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative importance of exotic species traits in determining invasiveness across levels of establishment: Example of freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,520 +1575,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Leroy</w:t>
+                <w:t xml:space="preserve">When origin, reproduction ability, and diet define the role of birds in invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290, pp.20230196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311267v1</w:t>
+                <w:t xml:space="preserve">hal-03563209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When origin, reproduction ability, and diet define the role of birds in invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Marino</w:t>
+                <w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0196⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563209v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility in ecology and evolution: Minimum standards for data and code</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of climatic niche dynamics during biological invasions of island‐endemic amphibians, reptiles, and birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Jenkins</w:t>
+                <w:t xml:space="preserve">Adrián García-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Beckerman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Benítez-López</w:t>
+                <w:t xml:space="preserve">Bernd Lenzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunlong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Ellison</w:t>
+                <w:t xml:space="preserve">Julián Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (17), pp.4924-4938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241279v1</w:t>
+                <w:t xml:space="preserve">hal-04241260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of climatic niche dynamics during biological invasions of island‐endemic amphibians, reptiles, and birds</w:t>
+                <w:t xml:space="preserve">Reproducibility in ecology and evolution: Minimum standards for data and code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián García-Rodríguez</w:t>
+                <w:t xml:space="preserve">Gareth Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Lenzner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chunlong Liu</w:t>
+                <w:t xml:space="preserve">Andrew Beckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Benítez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Velasco</w:t>
+                <w:t xml:space="preserve">Aaron Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (17), pp.4924-4938. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241260v1</w:t>
+                <w:t xml:space="preserve">hal-04241279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic cost of protecting islands from invasive alien species</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,77 +2550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater Fish Invasions: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looming extinctions due to invasive species: Irreversible loss of ecological strategy and evolutionary history Running title: Functional and phylogenetic extinctions due to biological invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2918,64 +2918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Douda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,1260 +3020,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of metapopulation dynamics to explain fish persistence in a river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (11), pp.1858 - 1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252891v1</w:t>
+                <w:t xml:space="preserve">hal-03251704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future climate change vulnerability of endemic island mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18740-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of metapopulation dynamics to explain fish persistence in a river system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene extinctions of a top predator—Effects of time, habitat area and habitat subdivision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Englund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Öhlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Olajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Finstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (11), pp.1858 - 1869. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (5), pp.1202 - 1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251704v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene extinctions of a top predator—Effects of time, habitat area and habitat subdivision</w:t>
+                <w:t xml:space="preserve">Effect of distance, area, and climate on the frequency of introduction and extinction events on islands and archipelagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran Englund</w:t>
+                <w:t xml:space="preserve">Xianping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Öhlund</w:t>
+                <w:t xml:space="preserve">Feng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik Olajos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huixin Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13174⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.e03008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367440v1</w:t>
+                <w:t xml:space="preserve">hal-03252896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of distance, area, and climate on the frequency of introduction and extinction events on islands and archipelagos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianping Li</w:t>
+                <w:t xml:space="preserve">Global changes threaten functional and taxonomic diversity of insular species worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huixin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3008⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.402-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252896v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global changes threaten functional and taxonomic diversity of insular species worldwide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Marino</w:t>
+                <w:t xml:space="preserve">What Will the Future Bring for Biological Invasions on Islands? An Expert-Based Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lenzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Capinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477847v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Will the Future Bring for Biological Invasions on Islands? An Expert-Based Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Latombe</w:t>
+                <w:t xml:space="preserve">Societal attention toward extinction threats: a comparison between climate change and biological invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jarić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Kalinkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Capinha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">Yves Meinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.11085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/S41598-020-67931-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043291v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Societal attention toward extinction threats: a comparison between climate change and biological invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jarić</w:t>
+                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Meinard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.11085. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.919-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/S41598-020-67931-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032887v1</w:t>
+                <w:t xml:space="preserve">hal-03252891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic drivers of species loss rate in isolated lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12980⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.919 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285059v1</w:t>
+                <w:t xml:space="preserve">hal-03252157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture erases climate constraints on soil nematode communities across large spatial scales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotic and abiotic drivers of species loss rate in isolated lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Englund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.881-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252157v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien versus native species as drivers of recent extinctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim M Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,90 +4333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive formula for decomposing change in community similarity into introduction and extinction events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huixin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (10), pp.1714-1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4463,51 +4463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular threat associations within taxa worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4580,51 +4580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Jeschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina M. Mace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4671,77 +4671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Without quality presence-absence data, discrimination metrics such as TSS can be misleading measures of model performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hugueny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4965,51 +4965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rysman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion Biology: Specific Problems and Possible Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,515 +5197,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey J.A. Bradshaw</w:t>
+                <w:t xml:space="preserve">B. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris A Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellard</w:t>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Roiz</w:t>
+                <w:t xml:space="preserve">J.-F. Rysman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline A Albert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.e01241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399019v1</w:t>
+                <w:t xml:space="preserve">hal-01295636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bellard</w:t>
+                <w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Courchamp</w:t>
+                <w:t xml:space="preserve">Celine Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (6), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295636v1</w:t>
+                <w:t xml:space="preserve">hal-01604267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+                <w:t xml:space="preserve">A spatial mismatch between invader impacts and research publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Jeschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.230-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial mismatch between invader impacts and research publications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey J.A. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. M Jeschke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.12611⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03248762v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of biodiversity hotspots to global change</w:t>
               </w:r>
@@ -5717,51 +5717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakkenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasted climate and land use changes, and protected areas: the contrasting case of spiders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,51 +6109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of sea level rise on French islands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6226,51 +6226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7258,64 +7258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7337,103 +7337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important characteristics determining the success of nonnative freshwater fish introduction, establishment, and impact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7935,51 +7935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224555v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Butt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caetano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Capdevila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Cardoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdou Khadre Mback&#233; Dia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jeschke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510847v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jeschke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Biancolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pacifici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Falaschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Blackburn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17560" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04842692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563209v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jenkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beckerman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ellison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9961" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lenzner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Velasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Hoffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02791-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30339-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Douda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13707" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14821" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18740-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13571" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar &#214;hlund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Finstad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kalinkat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-020-67931-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12980" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04613" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01788888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24733-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12623" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.11.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Jeschke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12611" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MSG401ZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Luque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0561-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.@@.5533" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01736.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chuan Ng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abdel Galil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal ( Pakistan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05566517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe-Lesaffre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550966v4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401027v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224555v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Butt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caetano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Capdevila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jeschke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Cardoso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdou Khadre Mback&#233; Dia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04842692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latombe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17607" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Biancolini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pacifici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Falaschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Blackburn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510847v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Jeschke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563209v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lenzner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Velasco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16849" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jenkins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beckerman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ellison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9961" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Hoffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02791-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30339-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Douda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13707" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13571" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18740-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar &#214;hlund" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Finstad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00280" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kalinkat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-020-67931-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Zhu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14821" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12980" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04613" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01788888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24733-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pisanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12623" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.11.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Jeschke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12611" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MSG401ZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Luque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0561-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.@@.5533" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01736.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chuan Ng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abdel Galil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal ( Pakistan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05566517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe-Lesaffre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550966v4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hoffmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>