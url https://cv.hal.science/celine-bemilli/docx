--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2092,333 +2092,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">L’assemblage osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Arellano</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Pasty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes : Étude d’une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal (PUBP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-121, 2020, 978-2-84516-961-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152269v1</w:t>
+                <w:t xml:space="preserve">hal-03109847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assemblage osseux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes : Étude d’une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal (PUBP)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-121, 2020, 978-2-84516-961-6</w:t>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109847v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des faunes solutréennes de la grotte Rochefort à la biochronologie, aux paléoenvironnements et à la connaissance des comportements de subsistance des groupes humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,51 +2427,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-256, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4809,277 +4809,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Connet</w:t>
+                <w:t xml:space="preserve">« Route de la Roche » : un nouveau gisement magdalénien à Solutré (Saône-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Claud</w:t>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.165-184</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.281-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562138v1</w:t>
+                <w:t xml:space="preserve">hal-02876595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Route de la Roche » : un nouveau gisement magdalénien à Solutré (Saône-et-Loire, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Malgarini</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.281-300</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876595v1</w:t>
+                <w:t xml:space="preserve">hal-02562138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capriné dans le « canyon ». Présence du bouquetin (&lt;i&amp;gt;Capra ibex&lt;/i&amp;gt;) au Solutréen dans la vallée de l'Erve (Mayenne, France)</w:t>
               </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5924,51 +5924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montluçon, France</w:t>
@@ -6868,256 +6868,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures atypiques de la nécropole antique du clos du Duc à Évreux (Eure)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
+                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113918v1</w:t>
+                <w:t xml:space="preserve">hal-03784704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Les sépultures atypiques de la nécropole antique du clos du Duc à Évreux (Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Theron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.385-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784704v1</w:t>
+                <w:t xml:space="preserve">hal-04113918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation temporaire au Belloisien ? Le Cas du locus 28704 du site d'Alizay (Eure, France)</w:t>
               </w:r>
@@ -7129,51 +7129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7293,51 +7293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coudenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bémilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8325,51 +8325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bémilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,51 +8541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8932,51 +8932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04655972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04090003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Monolova-Jeand'Heur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh.uca.fr/content/le-site-azilien-des-gargailles-lempdes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03102525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2yx4-eq45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/occupations-du-paleolithique-superieur-dans-le-sud-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03937479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03766977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335251v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Theron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02064004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Enloe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2433" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12946" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bemilli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2168" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04655972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04090003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Monolova-Jeand'Heur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh.uca.fr/content/le-site-azilien-des-gargailles-lempdes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03102525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2yx4-eq45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/occupations-du-paleolithique-superieur-dans-le-sud-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03937479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03766977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335251v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Theron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02064004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Enloe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2433" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12946" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bemilli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2168" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>