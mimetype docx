--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1722,893 +1722,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France - Palaeoecological implications of animal community structuration and feeding behaviours based on dental microwear texture analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">Lans, un campement de plein-air gravettien dans la vallée de la Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine Depierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludovic Mevel; Mara-Julia Weber; Andreas Maier. </w:t>
+              <w:t xml:space="preserve">Olivier Touzé; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Mouvement : mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-219, 2021, Séances de la Société préhistorique française, 17, 2-913745-86-5</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures : Actes du colloque international « Le Nord-Ouest européen au Gravettien : apports des travaux récents à la compréhension des sociétés et de leurs environnements » (Université de Liège, 12-13 avril 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Liège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-247, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593075v1</w:t>
+                <w:t xml:space="preserve">hal-03958349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lans, un campement de plein-air gravettien dans la vallée de la Saône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Goudissard</w:t>
+                <w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France - Palaeoecological implications of animal community structuration and feeding behaviours based on dental microwear texture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Catz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Touzé; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
+              <w:t xml:space="preserve">Ludovic Mevel; Mara-Julia Weber; Andreas Maier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures : Actes du colloque international « Le Nord-Ouest européen au Gravettien : apports des travaux récents à la compréhension des sociétés et de leurs environnements » (Université de Liège, 12-13 avril 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, </w:t>
+              <w:t xml:space="preserve">En Mouvement : mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Liège</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-247, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-219, 2021, Séances de la Société préhistorique française, 17, 2-913745-86-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958349v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie osseuse et la parure. Chapitre 7</w:t>
+                <w:t xml:space="preserve">Illustration de profils squelettiques et représentation de données statistiques automatisées via un SIG (logiciel QGIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Pasty. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site Azilien des Gargailles à Lempdes. Etude d'une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 7 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/2yx4-eq45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089819v1</w:t>
+                <w:t xml:space="preserve">hal-03102525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assemblage osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Pasty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes : Étude d’une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal (PUBP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-121, 2020, 978-2-84516-961-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des faunes solutréennes de la grotte Rochefort à la biochronologie, aux paléoenvironnements et à la connaissance des comportements de subsistance des groupes humains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'industrie osseuse et la parure. Chapitre 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Pasty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.187-256, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">Le site Azilien des Gargailles à Lempdes. Etude d'une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUBP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-126, 2020, 978-2-84516-961-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150324v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration de profils squelettiques et représentation de données statistiques automatisées via un SIG (logiciel QGIS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des faunes solutréennes de la grotte Rochefort à la biochronologie, aux paléoenvironnements et à la connaissance des comportements de subsistance des groupes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-256, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102525v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
               </w:r>
@@ -2933,660 +2933,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de la Seine entre 300 000 et 130 000 ans : l’apport du site de Tourville-la-Rivière (Seine-Maritime)</w:t>
+                <w:t xml:space="preserve">Les fosses et leur contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Musée de Normandie (Caen). </w:t>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucquin Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans les pas de Néandertal: les premiers hommes en Normandie de 500.000 à 5.000 ans avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Faton, pp.58-59, 2015</w:t>
+              <w:t xml:space="preserve">La culture de Cerny. Le Néolithique moyen I en Haute-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.89-95, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838108v1</w:t>
+                <w:t xml:space="preserve">hal-02440240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation animale : chasse, élevage, travail des peaux, industrie osseuse</w:t>
+                <w:t xml:space="preserve">La vallée de la Seine entre 300 000 et 130 000 ans : l’apport du site de Tourville-la-Rivière (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Prost</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Dominique Prost. </w:t>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de Normandie (Caen). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La culture de Cerny. Le Néolithique moyen I en Haute-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.233-234, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
+              <w:t xml:space="preserve">Dans les pas de Néandertal: les premiers hommes en Normandie de 500.000 à 5.000 ans avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Faton, pp.58-59, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440277v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fosses et leur contenu</w:t>
+                <w:t xml:space="preserve">L'exploitation animale : chasse, élevage, travail des peaux, industrie osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+                <w:t xml:space="preserve">Renaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucquin Alexandre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Alexandre Lucquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture de Cerny. Le Néolithique moyen I en Haute-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.89-95, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
+              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.233-234, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440240v1</w:t>
+                <w:t xml:space="preserve">hal-02440277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
+                <w:t xml:space="preserve">Les sites d'habitat du Néolithique récent dans la basse vallée de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Bémilli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Boitard</w:t>
+                <w:t xml:space="preserve">Lionel Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
+              <w:t xml:space="preserve">Richard Cottiaux, Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le Bassin parisien, le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Société archéologique de l’Est et l’Association des Amis de la revue archéologique d’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-187, 2014, Revue Archéologique de l'Est, 34è supp. /Revue Archéologique d’Île-de-France, 1er supp., 978-2-915544-25-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01159092v1</w:t>
+                <w:t xml:space="preserve">hal-02887008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites d'habitat du Néolithique récent dans la basse vallée de la Marne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Boulenger</w:t>
+                <w:t xml:space="preserve">Ève Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Richard Cottiaux, Laure Salanova. </w:t>
+              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le Bassin parisien, le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société archéologique de l’Est et l’Association des Amis de la revue archéologique d’Île-de-France</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-136, 2014, 978-2-915544-25-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.16686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887008v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du Tardiglaciaire, Alizay-Igoville (Eure)</w:t>
               </w:r>
@@ -3697,77 +3697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges de chasse au Néolithique récent : la fosse de Vignely en bord de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4034,98 +4034,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.45955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02984966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chemin aux Errants, zone C (Haute-Normandie, Eure, Val-de-Reuil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , pp.3 vol., 2023, Documents d’archéologie préventive 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/vfyr-a254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous reprendrez bien du gigot ? L'exploitation du renne sur le site magdalénien moyen de Solutré. Route de la Roche. Saône-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4154,100 +4313,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into Late Pleistocene Paleotemperatures using an isotope zooarchaeological approach: intra-tooth variation in oxygen isotopes of horse tooth enamel from two northern France Upper Palaeolithic sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Catz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,73 +4438,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site Néolithique moyen : récent et final de Gaillon &amp;quot;La Garenne&amp;quot; (Eure) : entre habitat et monument funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4367,485 +4526,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales de Normandie, Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Boroneant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868450v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Route de la Roche » : un nouveau gisement magdalénien à Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4854,947 +5013,947 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.281-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Connet</w:t>
+                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.165-184</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562138v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capriné dans le « canyon ». Présence du bouquetin (&lt;i&amp;gt;Capra ibex&lt;/i&amp;gt;) au Solutréen dans la vallée de l'Erve (Mayenne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. 39e Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal, Oct 2018, Antibes, France. pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d’utilisation d’un logiciel de SIG pour générer les représentations de profil squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coutureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du Chemin de l’Evangile 3 à Gron (Yonne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Amiens, 30 mai - 4 juin 2016 : Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Amiens, France. pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fracturation lato sensu de l'os et du bois de cervidé : un bref historique des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« À coup d’éclats ! » La fracturation des matières osseuses en Préhistoire : discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mohaseb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glacial refuge in the Pays de la Loire? An isotopic study at the Solutrean level of the Grotte Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Catz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting of the European Association of Archaeologists (EAA), Session 224 "Bioarchaeological approaches towards understanding diet and subsistence, and their role in the formation of early societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists (EAA), Sep 2018, Barcelone, Spain. pp.155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes alimentaires et déterminants socioculturels dans le nord de la Gaule romaine : apport de l’analyse isotopique d’ossements humains et animaux du site du Clos au Duc à Évreux (27)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5836,293 +5995,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la fouille préventive en 2004 à la caractérisation des occupations aurignaciennes à Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bémilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Bon; Sandrine Costamagno; Nicolas Valdeyron, May 2009, Université Toulouse II - Le Mirail, France. pp.169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du « Clos au Duc » à Évreux : mise au point sur l’interprétation du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6151,73 +6310,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées Archéologiques Régionales de Haute-Normandie (2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rouen, France. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignacian animal exploitation at Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6233,392 +6392,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In search of total animal exploitation by Upper Palaeolithic and Mesolithic hunter-gathered societies.Proceedings of the XVth UISPP congress, session C61, vol. 42, Lisbon,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fontana L., Chauvière F.-X. &amp; Bridault A. Sep 2006, Lisbon, Portugal. pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chasse au Paléolithique inférieur : Quelles implications sociales et territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> « La Chasse, pratiques sociales et symboliques ». Colloque de la Maison René Ginouvès, Archéologie et Ethnologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nanterre, France. pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01776183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid des esquilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bémilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La taphonomie : des référentiels aux ensembles osseux fossiles : résumés des communications. Table ronde organisée par l'unité toulousaine d'archéologie et d'histoire - UMR 5608 (UTAH), Université Toulouse-Le Mirail, 23-25 novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux sites de la fin du Néolithique en vallée de Marne : Lesches « Les Prés du Refuge » et Meaux « Route de Varreddes », résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterNéo 5 - Actes de la Journée d’informations du 20 novembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Giligny, Nov 2004, Paris, France. pp.101-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation du cheval à la fin du Tardiglaciaire dans le Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6647,216 +6806,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès du l'UISPP- Mode de Vie au Magdalénien: Apports de l 'Archéozoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335251v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04398145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6868,476 +6868,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Les sépultures atypiques de la nécropole antique du clos du Duc à Évreux (Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Theron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.385-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784704v1</w:t>
+                <w:t xml:space="preserve">hal-04113918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures atypiques de la nécropole antique du clos du Duc à Évreux (Eure)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
+                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113918v1</w:t>
+                <w:t xml:space="preserve">hal-03784704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation temporaire au Belloisien ? Le Cas du locus 28704 du site d'Alizay (Eure, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que mangeaient les hommes du Paléolithique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L’Aquitaine à la fin des temps glaciaires. Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain : Actes de la table ronde organisée en hommage à Guy Célérier, Les Eyzies-de-Tayac, 24-26 juin 2015, Numéro spécial, pp.215-226</w:t>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Préhistoire, 150, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064004v1</w:t>
+                <w:t xml:space="preserve">hal-03248824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que mangeaient les hommes du Paléolithique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une occupation temporaire au Belloisien ? Le Cas du locus 28704 du site d'Alizay (Eure, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Préhistoire, 150, pp.32-35</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L’Aquitaine à la fin des temps glaciaires. Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain : Actes de la table ronde organisée en hommage à Guy Célérier, Les Eyzies-de-Tayac, 24-26 juin 2015, Numéro spécial, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248824v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Pleistocene Human Remains from Tourville-la-Rivière (Normandy, France) and Their Archaeological Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coudenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bémilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8325,51 +8325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bémilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,51 +8541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8681,64 +8681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SIG pour générer les représentations de profils squelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coutureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8932,51 +8932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04655972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04090003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Monolova-Jeand'Heur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh.uca.fr/content/le-site-azilien-des-gargailles-lempdes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03102525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2yx4-eq45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/occupations-du-paleolithique-superieur-dans-le-sud-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03937479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03766977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335251v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Theron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02064004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Enloe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2433" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12946" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bemilli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2168" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04655972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04090003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Monolova-Jeand'Heur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03102525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2yx4-eq45" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh.uca.fr/content/le-site-azilien-des-gargailles-lempdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/occupations-du-paleolithique-superieur-dans-le-sud-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03937479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03766977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Theron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02064004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Enloe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2433" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12946" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bemilli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2168" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>