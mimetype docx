--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -2006,609 +2006,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration de profils squelettiques et représentation de données statistiques automatisées via un SIG (logiciel QGIS)</w:t>
+                <w:t xml:space="preserve">L'industrie osseuse et la parure. Chapitre 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Pasty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le site Azilien des Gargailles à Lempdes. Etude d'une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUBP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-126, 2020, 978-2-84516-961-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102525v1</w:t>
+                <w:t xml:space="preserve">hal-04089819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assemblage osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Pasty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes : Étude d’une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal (PUBP)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.104-121, 2020, 978-2-84516-961-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie osseuse et la parure. Chapitre 7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des faunes solutréennes de la grotte Rochefort à la biochronologie, aux paléoenvironnements et à la connaissance des comportements de subsistance des groupes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site Azilien des Gargailles à Lempdes. Etude d'une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.123-126, 2020, 978-2-84516-961-6</w:t>
+              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-256, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089819v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des faunes solutréennes de la grotte Rochefort à la biochronologie, aux paléoenvironnements et à la connaissance des comportements de subsistance des groupes humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illustration de profils squelettiques et représentation de données statistiques automatisées via un SIG (logiciel QGIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
-[...60 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 7 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/2yx4-eq45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150324v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
               </w:r>
@@ -2933,660 +2933,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fosses et leur contenu</w:t>
+                <w:t xml:space="preserve">La vallée de la Seine entre 300 000 et 130 000 ans : l’apport du site de Tourville-la-Rivière (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Dominique Prost. </w:t>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de Normandie (Caen). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La culture de Cerny. Le Néolithique moyen I en Haute-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.89-95, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
+              <w:t xml:space="preserve">Dans les pas de Néandertal: les premiers hommes en Normandie de 500.000 à 5.000 ans avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Faton, pp.58-59, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440240v1</w:t>
+                <w:t xml:space="preserve">hal-01838108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de la Seine entre 300 000 et 130 000 ans : l’apport du site de Tourville-la-Rivière (Seine-Maritime)</w:t>
+                <w:t xml:space="preserve">L'exploitation animale : chasse, élevage, travail des peaux, industrie osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lucquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Musée de Normandie (Caen). </w:t>
+                <w:t xml:space="preserve">Dominique Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans les pas de Néandertal: les premiers hommes en Normandie de 500.000 à 5.000 ans avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Faton, pp.58-59, 2015</w:t>
+              <w:t xml:space="preserve">La culture de Cerny. Le Néolithique moyen I en Haute-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.233-234, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838108v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation animale : chasse, élevage, travail des peaux, industrie osseuse</w:t>
+                <w:t xml:space="preserve">Les fosses et leur contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gosselin</w:t>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lucquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Lucquin Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture de Cerny. Le Néolithique moyen I en Haute-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.233-234, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
+              <w:t xml:space="preserve">, PUR, Presses universitaires de Rennes, pp.89-95, 2015, Collection "Archéologie &amp; culture", 978-2-7535-3376-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440277v1</w:t>
+                <w:t xml:space="preserve">hal-02440240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites d'habitat du Néolithique récent dans la basse vallée de la Marne</w:t>
+                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Boulenger</w:t>
+                <w:t xml:space="preserve">Ève Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Richard Cottiaux, Laure Salanova. </w:t>
+              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le Bassin parisien, le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société archéologique de l’Est et l’Association des Amis de la revue archéologique d’Île-de-France</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-136, 2014, 978-2-915544-25-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.16686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887008v1</w:t>
+                <w:t xml:space="preserve">halshs-01159092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse 264 du Néolithique récent de Vignely « La Noue Fénard » (Seine-et-Marne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Les sites d'habitat du Néolithique récent dans la basse vallée de la Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ève Boitard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cottiaux Richard; Salanova Laure. </w:t>
+              <w:t xml:space="preserve">Richard Cottiaux, Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RAE : supplément 34 ; RAIF : supplément 1, </w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le Bassin parisien, le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue archéologique de l'Est; Revue archéologique d'Ile-de-France</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Société archéologique de l’Est et l’Association des Amis de la revue archéologique d’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-187, 2014, Revue Archéologique de l'Est, 34è supp. /Revue Archéologique d’Île-de-France, 1er supp., 978-2-915544-25-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159092v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du Tardiglaciaire, Alizay-Igoville (Eure)</w:t>
               </w:r>
@@ -3697,77 +3697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges de chasse au Néolithique récent : la fosse de Vignely en bord de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4034,2829 +4034,2829 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.45955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02984966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous reprendrez bien du gigot ? L'exploitation du renne sur le site magdalénien moyen de Solutré. Route de la Roche. Saône-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into Late Pleistocene Paleotemperatures using an isotope zooarchaeological approach: intra-tooth variation in oxygen isotopes of horse tooth enamel from two northern France Upper Palaeolithic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Catz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site Néolithique moyen : récent et final de Gaillon &amp;quot;La Garenne&amp;quot; (Eure) : entre habitat et monument funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées archéologiques régionales de Normandie, Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Connet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.165-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Route de la Roche » : un nouveau gisement magdalénien à Solutré (Saône-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.281-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un capriné dans le « canyon ». Présence du bouquetin (&lt;i&amp;gt;Capra ibex&lt;/i&amp;gt;) au Solutréen dans la vallée de l'Erve (Mayenne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Moullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. 39e Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal, Oct 2018, Antibes, France. pp.121-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d’utilisation d’un logiciel de SIG pour générer les représentations de profil squelettique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du Chemin de l’Evangile 3 à Gron (Yonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Connet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Amiens, 30 mai - 4 juin 2016 : Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Amiens, France. pp.165-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fracturation lato sensu de l'os et du bois de cervidé : un bref historique des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« À coup d’éclats ! » La fracturation des matières osseuses en Préhistoire : discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.23-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glacial refuge in the Pays de la Loire? An isotopic study at the Solutrean level of the Grotte Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Catz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th annual meeting of the European Association of Archaeologists (EAA), Session 224 "Bioarchaeological approaches towards understanding diet and subsistence, and their role in the formation of early societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists (EAA), Sep 2018, Barcelone, Spain. pp.155-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes alimentaires et déterminants socioculturels dans le nord de la Gaule romaine : apport de l’analyse isotopique d’ossements humains et animaux du site du Clos au Duc à Évreux (27)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.167-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montluçon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la fouille préventive en 2004 à la caractérisation des occupations aurignaciennes à Solutré (Saône-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bémilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Connet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Bon; Sandrine Costamagno; Nicolas Valdeyron, May 2009, Université Toulouse II - Le Mirail, France. pp.169-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole du « Clos au Duc » à Évreux : mise au point sur l’interprétation du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Journées Archéologiques Régionales de Haute-Normandie (2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rouen, France. pp.139-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurignacian animal exploitation at Solutré (Saône-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In search of total animal exploitation by Upper Palaeolithic and Mesolithic hunter-gathered societies.Proceedings of the XVth UISPP congress, session C61, vol. 42, Lisbon,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fontana L., Chauvière F.-X. &amp; Bridault A. Sep 2006, Lisbon, Portugal. pp.37-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chasse au Paléolithique inférieur : Quelles implications sociales et territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « La Chasse, pratiques sociales et symboliques ». Colloque de la Maison René Ginouvès, Archéologie et Ethnologie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Nanterre, France. pp.99-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01776183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid des esquilles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Rillardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La taphonomie : des référentiels aux ensembles osseux fossiles : résumés des communications. Table ronde organisée par l'unité toulousaine d'archéologie et d'histoire - UMR 5608 (UTAH), Université Toulouse-Le Mirail, 23-25 novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux sites de la fin du Néolithique en vallée de Marne : Lesches « Les Prés du Refuge » et Meaux « Route de Varreddes », résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterNéo 5 - Actes de la Journée d’informations du 20 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Giligny, Nov 2004, Paris, France. pp.101-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation du cheval à la fin du Tardiglaciaire dans le Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès du l'UISPP- Mode de Vie au Magdalénien: Apports de l 'Archéozoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chemin aux Errants, zone C (Haute-Normandie, Eure, Val-de-Reuil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , pp.3 vol., 2023, Documents d’archéologie préventive 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/vfyr-a254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398145v1</w:t>
-              </w:r>
-[...2618 lines deleted...]
-                <w:t xml:space="preserve">hal-02335251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6969,90 +6969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7097,247 +7097,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que mangeaient les hommes du Paléolithique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une occupation temporaire au Belloisien ? Le Cas du locus 28704 du site d'Alizay (Eure, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Préhistoire, 150, pp.32-35</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L’Aquitaine à la fin des temps glaciaires. Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain : Actes de la table ronde organisée en hommage à Guy Célérier, Les Eyzies-de-Tayac, 24-26 juin 2015, Numéro spécial, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248824v1</w:t>
+                <w:t xml:space="preserve">hal-02064004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation temporaire au Belloisien ? Le Cas du locus 28704 du site d'Alizay (Eure, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que mangeaient les hommes du Paléolithique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L’Aquitaine à la fin des temps glaciaires. Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain : Actes de la table ronde organisée en hommage à Guy Célérier, Les Eyzies-de-Tayac, 24-26 juin 2015, Numéro spécial, pp.215-226</w:t>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Préhistoire, 150, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064004v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Pleistocene Human Remains from Tourville-la-Rivière (Normandy, France) and Their Archaeological Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8681,64 +8681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SIG pour générer les représentations de profils squelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coutureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8932,51 +8932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04655972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04090003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Monolova-Jeand'Heur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03102525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2yx4-eq45" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh.uca.fr/content/le-site-azilien-des-gargailles-lempdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/occupations-du-paleolithique-superieur-dans-le-sud-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03937479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03766977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Theron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02064004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Enloe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2433" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12946" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bemilli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2168" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04655972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04090003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Monolova-Jeand'Heur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh.uca.fr/content/le-site-azilien-des-gargailles-lempdes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Moull&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03102525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2yx4-eq45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02440240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.16686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/occupations-du-paleolithique-superieur-dans-le-sud-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45955" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03937479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02504367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03766977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335251v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Theron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02064004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim G. Enloe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2433" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.12946" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2004.13065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bemilli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2168" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>