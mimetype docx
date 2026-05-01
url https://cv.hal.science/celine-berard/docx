--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -735,51 +735,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01459141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
@@ -788,93 +788,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01354704v1</w:t>
+                <w:t xml:space="preserve">hal-02127814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
@@ -883,69 +883,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127814v1</w:t>
+                <w:t xml:space="preserve">halshs-01354704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un modèle relationnel de l’intention de donner son sang : les effets de l’empowerment psychologique et de l’engagement</w:t>
               </w:r>
@@ -1361,178 +1361,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group model building using system dynamics: an analysis of methodological frameworks</w:t>
+                <w:t xml:space="preserve">A cross-cultural analysis of intellectual asset protection in SMEs: the effect of environmental scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Business Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (1), pp.13-24</w:t>
+              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (2), pp.167-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00519039v1</w:t>
+                <w:t xml:space="preserve">halshs-00519041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-cultural analysis of intellectual asset protection in SMEs: the effect of environmental scanning</w:t>
+                <w:t xml:space="preserve">Group model building using system dynamics: an analysis of methodological frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (2), pp.167-183</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Business Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519041v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of regulatory burden in technology diffusion: the case of plant-derived vaccines</w:t>
               </w:r>
@@ -1734,51 +1734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de la confiance dans les relations interorganisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3087,51 +3087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Protection Mechanisms: The Influence of National Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3232,217 +3232,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of an innovative biotechnology: the case of plant-derived vaccines using system dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of management information systems in clinical trials: a system dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cassivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International System Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Boston, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">, Jul 2005, Boston, United States. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00519053v1</w:t>
+                <w:t xml:space="preserve">halshs-00519052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of management information systems in clinical trials: a system dynamics approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion of an innovative biotechnology: the case of plant-derived vaccines using system dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cassivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International System Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Boston, United States. pp.1-13</w:t>
+              <w:t xml:space="preserve">, Jul 2005, Boston, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00519052v1</w:t>
+                <w:t xml:space="preserve">halshs-00519053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M., Cloutier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cassivi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delerue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kumagai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hippy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tartea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04659124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M., Cloutier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cassivi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delerue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kumagai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hippy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tartea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04659124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>